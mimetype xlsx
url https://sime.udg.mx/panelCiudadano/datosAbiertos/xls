--- v1 (2026-03-28)
+++ v2 (2026-05-16)
@@ -12,422 +12,1902 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
     <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
     <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2542" uniqueCount="617">
   <si>
     <t>Identificador</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
-    <t>Propósito</t>
-[...2 lines deleted...]
-    <t>Programa</t>
+    <t>Eje</t>
+  </si>
+  <si>
+    <t>Temática</t>
   </si>
   <si>
     <t>Unidad de Medida</t>
   </si>
   <si>
     <t>Sentido</t>
   </si>
   <si>
     <t>Periodicidad</t>
   </si>
   <si>
     <t>Dependencia Responsable</t>
   </si>
   <si>
     <t>Algoritmo de cálculo</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Parámetros</t>
   </si>
   <si>
     <t>Valor Base Absoluto</t>
   </si>
   <si>
     <t>Valor Base Relativo</t>
   </si>
   <si>
-    <t>Meta 2020</t>
+    <t>Estatus</t>
   </si>
   <si>
     <t>Meta 2021</t>
   </si>
   <si>
     <t>Meta 2022</t>
   </si>
   <si>
     <t>Meta 2023</t>
   </si>
   <si>
     <t>Meta 2024</t>
   </si>
   <si>
     <t>Meta 2025</t>
   </si>
   <si>
-    <t>Meta 2030</t>
-[...11 lines deleted...]
-    <t>Valor 2020</t>
+    <t>Meta 2028</t>
+  </si>
+  <si>
+    <t>Meta 2031</t>
   </si>
   <si>
     <t>Valor 2021</t>
   </si>
   <si>
     <t>Valor 2022</t>
   </si>
   <si>
     <t>Valor 2023</t>
   </si>
   <si>
     <t>Valor 2024</t>
   </si>
   <si>
-    <t>A.1.1.1</t>
-[...11 lines deleted...]
-    <t>1.1 Innovación curricular</t>
+    <t>Valor 2025</t>
+  </si>
+  <si>
+    <t>1.1.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de aspirantes admitidos en la UdeG respecto al total de personas que aspiran ingresar a la UdeG (global)</t>
+  </si>
+  <si>
+    <t>El indicador mide la cantidad de aspirantes admitidos con respecto a los aspirantes que realizaron su trámite completo de admisión para ingresar algún Centro Universitario o plantel del Sistema de Educación Media Superior de la Red Universitaria.</t>
+  </si>
+  <si>
+    <t>1. Formación de calidad para la vida</t>
+  </si>
+  <si>
+    <t>1.1 Educación para todos</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Ascendenete</t>
   </si>
   <si>
     <t>ANUAL</t>
   </si>
   <si>
+    <t>Coordinación General de Control Escolar</t>
+  </si>
+  <si>
+    <t>Porcentaje ( a / b )*100</t>
+  </si>
+  <si>
+    <t>PORCENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+Aa = Aspirantes admitidos 
+TA = Total de aspirantes 
+</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>1.1.1.10</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
+  </si>
+  <si>
+    <t>Este indicador mide la proporción de estudiantes que egresan en el periodo establecido para cada nivel educativo respecto al total de admitidos de la cohorte. En el caso de nivel media superior y posgrado se considera como periodo ideal de egreso el establecido en el dictamen de cada programa educativo, mientras que a nivel pregrado se considera un año adicional al tiempo establecido en el dictámen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EA = Estudiantes admitidos en la cohorte (global) 
+EC = Estudiantes de la cohorte que concluyen su programa de estudio (global) 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.11</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes de educación media superior que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes de educación media superior Bachillerato General, Bachillerato Tecnológico y Técnico) del Sistema de Educación Media Superior (SEMS) que logran concluir la totalidad de la malla curricular de su plan de estudios en el periodo establecido en su dictamen, con respecto al total de alumnos que ingresaron en esa misma cohorte (primer ingreso). Este indicador permite conocer el grado de avance o rezago de un objetivo determinado, como es la conclusión oportuna de los estudios.</t>
+  </si>
+  <si>
+    <t>Sistema de Educación Media Superior</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAM = Estudiantes de educación medio superior admitidos en la cohorte 
+ECM = Estudiantes de educación medio superior de la cohorte que concluyen su programa de estudio. 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.12</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes de pregrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes que egresan del nivel de pregrado en el periodo establecido para cada nivel educativo respecto al total de admitidos de la cohorte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAPr = Estudiantes de pregrado admitidos en la cohorte 
+ECPr = Estudiantes de pregrado de la cohorte que concluyen su programa de estudio 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.13</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes de posgrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes de posgrado que concluyen su programa académico dentro del periodo ideal establecido por la malla curricular o por el dictamen del programa educativo, en relación con el total de alumnos admitidos en la cohorte correspondiente.
+ Este indicador permite evaluar la eficiencia terminal de los programas de posgrado, identificando el grado en que las cohortes estudiantiles cumplen los tiempos formativos previstos de manera institucional.</t>
+  </si>
+  <si>
+    <t>Vicerrectoría Adjunta Académica y de Investigación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAPs = Estudiantes de posgrado admitidos en la cohorte 
+ECPs = Estudiantes de posgrado de la cohorte que concluyen su programa de estudio 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.14</t>
+  </si>
+  <si>
+    <t>Matrícula total de la Universidad de Guadalajara</t>
+  </si>
+  <si>
+    <t>Mide la variación anual del total de estudiantes de educación media superior (Bachillerato General, Bachillerato Tecnológico y Profesional Medio), pregrado (Técnico Superior Universitario y Licenciatura) y posgrado (Especialidad, Maestría y Doctorado) que se encuentran activos en alguna escuela de la UdeG al cierre de año que se reporta la información.</t>
+  </si>
+  <si>
+    <t>Estudiantes</t>
+  </si>
+  <si>
+    <t>Numero</t>
+  </si>
+  <si>
+    <t>NUM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+MM + MPr + MPs = MM = Matrícula de educación media superior de la UdeG MPr = Matrícula de pregrado de la UdeG MPs = Matrícula de posgrado de la UdeG 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.15</t>
+  </si>
+  <si>
+    <t>Porcentaje acumulado de programas educativos actualizados</t>
+  </si>
+  <si>
+    <t>Mide la proporción de programas educativos (PE) actualizados de acuerdo a los periodos establecidos de nivel medio superior, superior y posgrado respecto al total de programas educativos ofertados. Se entenderá por actualización aquellos PE que fueron sometidos a un proceso de revisión en el periodo establecido para cada nivel educativo y tengan como evidencia el dictamen de modificación o reestructuración, o en su defecto la minuta del Consejo Universitario de Educación Media Superior (CUEMS), Colegios Departamentales o la Junta Académica de Posgrados, según corresponda, en la cual se establezca que el PE fue revisado y tuvo como resultado que se mantiene pertinente.
+ De acuerdo a la normatividad vigente, los bachilleratos generales deben ser revisados cada 8 años, los bachilleratos tecnológicos y tecnólogos profesionales cada 4 años, a nivel licenciatura cada 7 años, técnico superior universitario y especialidades médicas cada 5 años y en el caso de las especialidades no médicas, maestrías y doctorados a partir de su creación se considerará el tiempo de duración establecido en su dictamen de creación, más un año para realizar la primera actualización. Después de realizada la primera actualización, se realizarán actualizaciones una vez cumplido el tiempo de duración establecido en su dictamen y serán acumulativos mientras dure su vigencia.</t>
+  </si>
+  <si>
     <t>Coordinación General Académica y de Innovación</t>
   </si>
   <si>
-    <t>Porcentaje ( a / b )*100</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Donde: 
-PE actualizados = Programas educativos actualizados en el periodo establecido 
-Total PE = Total de programas educativos 
+PEA = Programas educativos actualizados 
+PEO = Programas educativos ofertados 
 </t>
   </si>
   <si>
-    <t/>
+    <t>1.1.1.16</t>
+  </si>
+  <si>
+    <t>Porcentaje de programas educativos de calidad respecto del total de programas educativos evaluables</t>
+  </si>
+  <si>
+    <t>Mide la proporción de programas educativos de pregrado y posgrado con acreditación y/o reconocimiento de calidad o excelencia otorgados por sistemas de evaluación internos o externos, respecto del total de programas de pregrado y posgrado ofertados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PER = Programas educativos de pregrado y posgrado reconocidos por su calidad 
+PE = Total de programas educativos de pregrado y posgrado evaluables 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.2</t>
+  </si>
+  <si>
+    <t>Porcentaje de aspirantes a nivel media superior admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación media superior.</t>
+  </si>
+  <si>
+    <t>Mide la proporción de las personas que son admitidas para cursar la educación media superior Bachillerato General, Bachillerato Tecnológico y Técnico, en el Sistema de Educación Media Superior (SEMS) de la Universidad de Guadalajara, en relación con el número total de aspirantes que solicitaron ingreso a dicho nivel en el periodo reportado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+AaM = Aspirantes admitidos a educación media superior 
+TAM = Total de aspirantes a educación media superior 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.3</t>
+  </si>
+  <si>
+    <t>Porcentaje de aspirantes a nivel licenciatura admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación superior nivel licenciatura</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes que son admitidos al nivel pregrado en la Universidad de Guadalajara por ciclo escolar, con respecto al total de aspirantes a la Universidad para cursar licenciatura en el mismo ciclo escolar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+AaPr = Aspirantes a educación pregrado admitidos en la UdeG. 
+TAPr = Total de personas que aspiran ingresar  a estudiar su licenciatura en la UdeG. 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.4</t>
+  </si>
+  <si>
+    <t>Porcentaje de aspirantes a nivel posgrado admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación superior nivel posgrado</t>
+  </si>
+  <si>
+    <t>Mide el porcentaje de aspirantes a programas de posgrado que resultan admitidos en la Universidad de Guadalajara respecto del total de personas que participan en el proceso de aspiración para ingresar a este nivel educativo durante el periodo que se reporta.
+ El indicador permite identificar la proporción de solicitantes que cumplen con los requisitos de ingreso y obtienen un lugar disponible en los programas de posgrado, reflejando la relación entre la demanda y la capacidad de admisión institucional.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+AaPs = Aspirantes a cursar  su posgrado admitidos en la UdeG. 
+TaPs = Total de personas que aspiran ingresar a estudiar su posgrado en la UdeG. 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.5</t>
+  </si>
+  <si>
+    <t>Porcentaje de alumnos que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte (global)</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes de nivel posgrado, pregrado y media superior que registran materias en el tercer ciclo escolar respecto al total de estudiantes que ingresaron en la cohorte de los niveles de educación señalados.</t>
+  </si>
+  <si>
+    <t>Coordinación General de Planeación y Evaluación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAa = Estudiantes activos después de un año de ingresar 
+EA = Estudiantes admitidos en la cohorte 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.6</t>
+  </si>
+  <si>
+    <t>Porcentaje de alumnos de educación media superior que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte.</t>
+  </si>
+  <si>
+    <t>Mide la proporción de las y los estudiantes de educación media superior (Bachillerato General, Bachillerato Tecnológico y Técnico) del Sistema de Educación Media Superior (SEMS) que se encuentran activos y que ingresaron 2 semestres o 4 cuatrimestres antes del periodo que se reporta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAaM = Estudiantes de educación medio superior admitidos en la cohorte. 
+EAM = Estudiantes de educación medio superior de la cohorte que se mantienen activos un año después de haber ingresado. 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.7</t>
+  </si>
+  <si>
+    <t>Porcentaje de alumnos de pregrado que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte.</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes que registran materias en el tercer ciclo escolar respecto al total de estudiantes que ingresaron en la cohorte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAaPr = Estudiantes de pregrado admitidos en la cohorte. 
+EAPr = Estudiantes de pregrado de la cohorte que se mantienen activos un año después de haber ingresado. 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.8</t>
+  </si>
+  <si>
+    <t>Porcentaje de alumnos de posgrado que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+  </si>
+  <si>
+    <t>Mide la proporción de alumnos de posgrado que, un año después de haber ingresado a la Universidad de Guadalajara, continúan activos respecto al total de estudiantes admitidos en la cohorte correspondiente. Se consideran como alumnos activos aquellos que transitan académicamente de manera regular o participan en programas de intercambio académico durante el periodo reportado. Para su cálculo, se toma como referencia la cohorte de ingreso correspondiente a dos semestres previos al ciclo que se reporta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAaPs = Estudiantes  de posgrado activos después de un año de ingresar 
+EAPs = Estudiantes de posgrado admitidos en la cohorte 
+</t>
+  </si>
+  <si>
+    <t>1.1.1.9</t>
+  </si>
+  <si>
+    <t>Total de programas presenciales, no presenciales, mixtos y dual</t>
+  </si>
+  <si>
+    <t>Este indicador mide la cantidad de programas educativos impartidos en la Universidad de Guadalajara que se imparten en modalidad escolarizada presencial, escolarizada en línea o virtual , mixta y dual.</t>
+  </si>
+  <si>
+    <t>Programas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+Pp + PN + PM + PD = Pp = Programas educativos presenciales PN = Programas educativos no presenciales PM = Programas educativos mixtos PD = Programas educativos dual 
+</t>
+  </si>
+  <si>
+    <t>1.2.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes que obtuvieron certificaciones intermedias o microcredenciales respecto al total de la matricula</t>
+  </si>
+  <si>
+    <t>El indicador se obtiene a partir de los datos que proporcionan los Centros Universitarios con respecto a los estudiantes que obtuvieron alguna certificación intermedia o una microcredencial en el marco de sus programas educativos.</t>
+  </si>
+  <si>
+    <t>1.2 Aprender con sentido innovador y humanista</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EC = Total de estudiantes que obtuvieron certificaciones intermedias o microcredenciales 
+CE = Total de personas de la comunidad estudiantil 
+</t>
+  </si>
+  <si>
+    <t>1.2.1.2</t>
+  </si>
+  <si>
+    <t>Total del personal académico que participa en actividades de actualización disciplinar</t>
+  </si>
+  <si>
+    <t>Mide el número total de integrantes de la planta académica que participaron en actividades de actualización disciplinar durante el año lectivo. Se entiende por actualización disciplinar la participación en acciones formales orientadas a fortalecer conocimientos y habilidades del campo profesional o área de especialidad, tales como cursos, talleres, diplomados, seminarios, estancias académicas, congresos, certificaciones disciplinares, o similares, siempre que cuenten con evidencia documental válida.</t>
+  </si>
+  <si>
+    <t>Académicos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PAad = Personal académico en actividades de actualización disciplinar 
+</t>
+  </si>
+  <si>
+    <t>1.2.1.3</t>
+  </si>
+  <si>
+    <t>Porcentaje del personal académico certificado en competencias didáctico-pedagógicas respecto al total del personal académico</t>
+  </si>
+  <si>
+    <t>Mide la proporción de personal académico que ha obtenido en los últimos cinco años una certificación formal comprobable en competencias didáctico-pedagógicas, emitida por organismos internos o externos reconocidos, respecto del total de personal académico activo. Las certificaciones didáctico-pedagógicas son aquellas que avalan competencias relacionadas con planeación didáctica, diseño instruccional, evaluación formativa, diseño de estrategias inclusivas, gestión de espacios de aprendizaje, uso de recursos y ambientes virtuales de aprendizaje, mediación de procesos formativos, etcétera.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PA = Personal académico 
+PAC = Personal académico certificado en competencias didáctico-pedagógico 
+</t>
+  </si>
+  <si>
+    <t>1.2.1.4</t>
+  </si>
+  <si>
+    <t>Proyectos de vinculación para el aprendizaje innovador y/o humanista realizados con los sectores</t>
+  </si>
+  <si>
+    <t>Este indicador cuantifica la cantidad de proyectos realizados por estudiantes y personal académico de la Universidad que contribuyeron a la innovación de algún proceso aplicado en algún organismo público o privado en los que existe de por medio un acuerdo.</t>
+  </si>
+  <si>
+    <t>Proyectos</t>
+  </si>
+  <si>
+    <t>Coordinación General de Vinculación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PVAS = Proyectos de vinculación para el aprendizaje innovador y/o humanista realizados con los sectores 
+</t>
+  </si>
+  <si>
+    <t>1.3.1.1</t>
+  </si>
+  <si>
+    <t>Total de cursos curriculares con enfoque internacional e intercultural</t>
+  </si>
+  <si>
+    <t>Unidades de aprendizaje que integran una perspectiva global o multicultural en su diseño y contenido, con el objetivo de preparar a los estudiantes para un mercado laboral globalizado y fomentar competencias interculturales.
+ Las metodologías de los cursos curriculares incluyen estudios de caso internacionales, literatura académica con perspectiva global, proyectos colaborativos con estudiantes de otras partes del mundo, así como una movilidad académica.</t>
+  </si>
+  <si>
+    <t>1.3 Conectados al mundo</t>
+  </si>
+  <si>
+    <t>Cursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CcI = Cursos curriculares con enfoque internacional e intercultural 
+</t>
+  </si>
+  <si>
+    <t>1.3.1.2</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes que participan en un intercambio académico respecto a la comunidad estudiantil que cumplen con los requisitos de movilidad</t>
+  </si>
+  <si>
+    <t>Proporción de estudiantes de pregrado y posgrado que realizaron un intercambio académico en alguna institución socia de la Universidad de Guadalajara respecto a la totalidad de estudiantes elegibles. El Intercambio académico es aquel en el que el estudiante adquiere una calificación por cursar asignaturas en alguna institución educativa por acuerdo entre instituciones, sea en modalidad presencial o virtual, los créditos obtenidos son revalidados por la institución de origen. Institución Socia en el ámbito educativo son aquellas entidades de derecho público o privado con las que alguna Institución de Educación ha celebrado algún acuerdo o convenio para colaborar de forma conjunta en acciones que sean de mutuo interés tales como: investigación científica, desarrollo de tecnologías, innovación, servicios científicos y tecnológicos, transferencias del conocimiento y tecnológico, actividades culturales, entre otros. El indicador contabiliza los intercambios académicos realizados por convenios de cooperación académica, acuerdos de reciprocidad, así como las acciones independientes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CERM = Comunidad estudiantil que cumple los requisitos de movilidad 
+EIA = Estudiantes que participan en un intercambio académico 
+</t>
+  </si>
+  <si>
+    <t>1.3.1.3</t>
+  </si>
+  <si>
+    <t>Personal académico que domina una lengua adicional al idioma español</t>
+  </si>
+  <si>
+    <t>Mide la cantidad del personal académico adscrito a la Universidad que domina una lengua adicional al español certificado por algún organismo certificador nacional o extranjero.</t>
+  </si>
+  <si>
+    <t>Personal académico</t>
+  </si>
+  <si>
+    <t>Coordinación General de Recursos Humanos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PALe = Personal académico que domina una lengua adicional al idioma español 
+</t>
+  </si>
+  <si>
+    <t>1.3.1.4</t>
+  </si>
+  <si>
+    <t>Total de estudiantes con nacionalidad extranjera cursando un grado académico</t>
+  </si>
+  <si>
+    <t>Número de estudiantes que poseen una nacionalidad distinta a la mexicana y que se encuentran inscritos de manera formal en un programa académico de educación media superior, pregrado o posgrado dentro de la Universidad de Guadalajara.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+ENeA = Estudiantes con nacionalidad extranjera cursando un grado académico 
+</t>
+  </si>
+  <si>
+    <t>1.3.1.5</t>
+  </si>
+  <si>
+    <t>Total de unidades de aprendizaje que se imparten en una lengua diferente al idioma español</t>
+  </si>
+  <si>
+    <t>Asignaturas del plan de estudios cuyo contenido disciplinar, actividades académicas, materiales y evaluaciones se desarrollan en una lengua distinta al español. Estas unidades no corresponden a cursos de enseñanza de idiomas.</t>
+  </si>
+  <si>
+    <t>Unidades de aprendizaje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+UAID = Unidades de aprendizaje que se imparten en una lengua diferente al idioma español 
+</t>
+  </si>
+  <si>
+    <t>1.4.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de miembros de la comunidad universitaria que participan en actividades de desarrollo integral respecto al total de miembros de la comunidad universitaria</t>
+  </si>
+  <si>
+    <t>Mide el crecimiento anual de la participación de los miembros de la comunidad universitaria en actividades catalogadas como desarrollo integral por la Universidad de Guadalajara en un ciclo escolar.</t>
+  </si>
+  <si>
+    <t>1.4 Formación integral</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CU = Comunidad Universitaria 
+PADI = Participantes en actividades de desarrollo integral 
+</t>
+  </si>
+  <si>
+    <t>1.4.1.2</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes de pregrado que obtuvieron créditos de formación integral respecto al total de estudiantes de pregrado</t>
+  </si>
+  <si>
+    <t>Mide el crecimiento anual estudiantes de pregrado que obtuvieron créditos de formación integral respecto al total de estudiantes de pregrado que se encuentran activos en un año determinado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EPrC = Estudiantes de pregrado que obtuvieron créditos de formación integral 
+EPr = Total de estudiantes de pregrado 
+</t>
+  </si>
+  <si>
+    <t>1.4.1.3</t>
+  </si>
+  <si>
+    <t>Porcentaje de programas de estudio de pregrado que incorporen la formación integral respecto al total de programas de estudio de pregrado</t>
+  </si>
+  <si>
+    <t>Mide la proporción de programas de estudio de pregrado que incorporan la formación integral respecto al total. 
+ Nota: Para facilitar la identificación de los programas de estudio de pregrado que incorporan la formación integral, es importante describir claramente sus características que faciliten su identificación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+Ppr = Programas de estudio de pregrado 
+PprF = Programas educativos de pregrado que incorporen formación integral 
+</t>
+  </si>
+  <si>
+    <t>1.5.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de egresados que se incorporan al ámbito laboral y/o profesional en un período máximo de 18 meses después de haber concluido sus estudios respecto al total de egresados por año</t>
+  </si>
+  <si>
+    <t>Mide la proporción de egresados de nivel medio superior (bachillerato técnico y tecnólogo profesional), pregrado y posgrado que participan en la encuesta anual de egresados que aplica la Coordinación de Egresados y Ex Alumnos (CEEXA) de la Coordinación General de Vinculación (CGV), que señalaron haberse incorporando al ámbito laboral y/o profesional en un período máximo de 18 meses después de haber concluido sus estudios, respecto al total de egresados que participan en la encuesta.</t>
+  </si>
+  <si>
+    <t>1.5 De la vida universitaria a la profesional</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EIL = Egresados que manifiestan haberse incorporado al ámbito laboral y/o profesión en un período máximo de 18 meses 
+EPe = Egresados que participan en la encuesta de egreso aplicada por la Coordinación de Egresados y Ex Alumnos 
+</t>
+  </si>
+  <si>
+    <t>1.5.1.2</t>
+  </si>
+  <si>
+    <t>Porcentaje de egresados que acreditan la evaluación externa EGEL respecto al total de egresados que aplican la evaluación externa EGEL</t>
+  </si>
+  <si>
+    <t>Mide el porcentaje anual de estudiantes que obtienen un resultado Satisfactorio o Sobresaliente en el Examen General de Egreso para la Licenciatura (EGEL) con relación al total de estudiantes que realizaron el EGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAeg = Estudiantes que obtienen un resultado satisfactorio o sobresaliente en  el EGEL 
+EPeg = Estudiantes que participan en el EGEL 
+</t>
+  </si>
+  <si>
+    <t>1.5.1.3</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes titulados respecto al total de egresados por cohorte (global)</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes, que habiendo ingresado en una cohorte específica de la UdeG, han egresado (concluido el 100% de los créditos) y han cumplido con todos los requisitos administrativos y académicos de titulación para obtener el grado correspondiente.
+En el caso de nivel medio superior (bachilleratos tecnológicos y tecnólogos profesionales) se considera el periodo establecido en cada programa educativo como periodo ideal de titulación, para pregrado se consideran 2 años adicionales al establecido en el dictamen de cada Programa Educativo, mientras que para posgrado se considera 1 año adicional al periodo establecido en cada programa educativo de este nivel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EeC = Estudiantes egresados de la cohorte 
+ETC = Estudiantes titulados de la cohorte 
+</t>
+  </si>
+  <si>
+    <t>1.5.1.4</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes titulados de Bachillerato Técnico y Tecnólogo respecto al total de egresados por cohorte</t>
+  </si>
+  <si>
+    <t>Mide la proporción de las y los estudiantes de educación media superior en la modalidad de Bachillerato Técnico y Tecnológico del Sistema de Educación Media Superior (SEMS) que logran obtener su título o documento de terminación de estudios profesionales de nivel medio superior, en relación con el total de egresados que conforman la cohorte que concluyó sus estudios en el periodo establecido.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EeCtt = Estudiantes egresados de Bachillerato Técnico y Tecnólogo de la cohorte 
+ETCtt = Estudiantes titulados de Bachillerato Técnico y Tecnólogo de la cohorte 
+</t>
+  </si>
+  <si>
+    <t>1.5.1.5</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes titulados de pregrado y Técnico Superior Universitario respecto al total de egresados por cohorte</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes egresados de pregrado y Técnico Superior Universitario que se titulan de acuerdo con el periodo establecido para cada nivel educativo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EeCPrt = Estudiantes egresados de pregrado y Técnico Superior Universitario de la cohorte 
+ETCPrt = Estudiantes titulados de pregrado y Técnico Superior Universitario de la cohorte 
+</t>
+  </si>
+  <si>
+    <t>1.5.1.6</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes titulados de posgrado respecto al total de egresados por cohorte</t>
+  </si>
+  <si>
+    <t>Este indicador muestra la proporción de estudiantes de posgrado (Maestría, Especialidad y Doctorado) de una cohorte determinada que se encuentran con estatus de "Titulado" en el Sistema de Información y Administración Universitaria (SIIAU) y cuya titulación se realizó a partir de la conclusión de su programa de posgrado en el tiempo establecido en el dictamen o malla curricular o 12 meses posteriores.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EeCPs = Estudiantes egresados de posgrado de la cohorte 
+ETCPs = Estudiantes titulados de posgrado de la cohorte 
+</t>
+  </si>
+  <si>
+    <t>1.5.1.7</t>
+  </si>
+  <si>
+    <t>Total de egresados que participan en programas de educación continua</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de egresados que se inscriben, cursan y terminan un programa de educación continua. Se entenderá por educación continua los cursos y diplomados ofertados en la Red Universitaria como una opción educativa fuera del sistema formal y con mayor flexibilidad en sus programas, así como contenidos y métodos innovadores que tenga por objetivo la profesionalización en un área específica.</t>
+  </si>
+  <si>
+    <t>Egresados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EPeC = Total de egresados que participan en programas de educación continua 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de proyectos de investigación que impactan al desarrollo de Jalisco y sus regiones respecto al total de proyectos de investigación que se realizan en la Red Universitaria</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de proyectos de investigación desarrollados en la Red Universitaria que generan impacto en el desarrollo del estado de Jalisco y sus regiones. Para identificar dicho impacto, se consideran los proyectos que incluyen objetivos, resultados, aplicaciones, colaboraciones o beneficiarios asociados directamente a problemáticas, necesidades o sectores estratégicos de Jalisco.</t>
+  </si>
+  <si>
+    <t>2. Generar conocimiento</t>
+  </si>
+  <si>
+    <t>2.1 Investigar para transformar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PICJ = Proyectos de investigación que se realizaron en convenio con alguna autoridad o algún sector de la sociedad para atender un problema en Jalisco 
+PIR = Proyectos de investigación realizados en la Red Universitaria 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.2</t>
+  </si>
+  <si>
+    <t>Total de publicaciones científicas indexadas en Scopus</t>
+  </si>
+  <si>
+    <t>Mide el crecimiento (o decrecimiento) porcentual anual en el número de artículos, reviews y otros documentos de investigación de la Universidad de Guadalajara que son indexados en la base de datos Scopus. Este indicador refleja la productividad y la visibilidad internacional de la investigación institucional.</t>
+  </si>
+  <si>
+    <t>Publicaciones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PCS = Publicaciones científicas indexadas en Scopus 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.3</t>
+  </si>
+  <si>
+    <t>Índice H institucional</t>
+  </si>
+  <si>
+    <t>Mide la calidad, el impacto y la productividad acumulada de la investigación de la Universidad de Guadalajara. El Índice H es el número h de artículos publicados por la institución que han recibido al menos h citas cada uno. Un índice H alto significa que la Universidad de Guadalajara no solo produce una gran cantidad de artículos, sino que estos son consistentemente citados por otros investigadores, demostrando su relevancia en la comunidad científica global.</t>
+  </si>
+  <si>
+    <t>Índice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+Ph = Publicaciones con al menos h citas 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.4</t>
+  </si>
+  <si>
+    <t>Total de estudiantes que participan en programas de investigación temprana</t>
+  </si>
+  <si>
+    <t>Mide la cantidad total de estudiantes que participan en programas de investigación temprana durante el periodo que se reporta. Se consideran únicamente los participantes registrados oficialmente en la convocatoria DELFIN.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EPIT = Estudiantes que participan en programas de investigación temprana 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.5</t>
+  </si>
+  <si>
+    <t>Total de proyectos de investigación con financiamiento externo desarrollados</t>
+  </si>
+  <si>
+    <t>Este indicador registra el total de proyectos de investigación que reciben financiamiento de organismos e instituciones externas a la Universidad de Guadalajara que son administrados por la Vicerrectoría Adjunta Académica y de Investigación (VAAI), a través de la Coordinación de Investigación (CI).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PIFE = Proyectos de investigación con financiamiento externo desarrollados 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.6</t>
+  </si>
+  <si>
+    <t>Porcentaje del personal académico con doctorado en relación al total del personal académico</t>
+  </si>
+  <si>
+    <t>Mide la cantidad del personal académico de la Universidad que cuenta con el grado de doctor otorgado por alguna universidad de carácter nacional o internacional formalmente establecida.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PA = Personal académico 
+PAD = Personal académico con doctorado 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.7</t>
+  </si>
+  <si>
+    <t>Investigadoras e investigadores adscritos al Sistema Nacional de Investigadores e Investigadoras</t>
+  </si>
+  <si>
+    <t>Este indicador refleja la cantidad de investigadoras e investigadores de la Universidad de Guadalajara que son miembros del Sistema Nacional de Investigadoras e Investigadores (SNII).</t>
+  </si>
+  <si>
+    <t>Investigadores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+SNII = Investigadoras e investigadores adscritos al Sistema Nacional de Investigadores e Investigadoras 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.8</t>
+  </si>
+  <si>
+    <t>Cuerpos Académicos consolidados</t>
+  </si>
+  <si>
+    <t>Mide el número de cuerpos académicos dictaminados como consolidados, de acuerdo a los lineamientos emitidos por la Secretaría de Educación Pública (SEP). Se considera el nivel máximo de excelencia y productividad de un grupo de investigadores. Es la prueba de que el equipo trabaja con calidad, autonomía e impacto de forma constante, con reconocimiento dentro y fuera de la institución.</t>
+  </si>
+  <si>
+    <t>Cuerpos académicos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CAC = Cuerpos académicos consolidados 
+</t>
+  </si>
+  <si>
+    <t>2.1.1.9</t>
+  </si>
+  <si>
+    <t>Cuerpos Académicos en consolidación</t>
+  </si>
+  <si>
+    <t>Mide el número de cuerpos académicos dictaminados como: En consolidación, de acuerdo a los lineamientos emitidos por la Secretaría de Educación Pública (SEP). Se considera que el grupo académico es sólido, se enfoca en la producción constante y el impacto en aumento, demostrando su potencial para llegar al nivel superior (Cuerpo Académico Consolidado).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+Cac = Cuerpos académicos en consolidación 
+</t>
+  </si>
+  <si>
+    <t>2.2.1.1</t>
+  </si>
+  <si>
+    <t>Acuerdos de colaboración de transferencia tecnológica y saberes establecidos con organismos de la sociedad o dependencias gubernamentales</t>
+  </si>
+  <si>
+    <t>Este indicador contabiliza los convenios específicos, contratos o acuerdos, de licenciamiento y prestación de servicios cuyo objeto central es la transferencia formal y activa de Propiedad Intelectual, know-how, o servicios especializados a entidades externas para su aplicación productiva o social.</t>
+  </si>
+  <si>
+    <t>2.2 Compartir saberes y tecnología</t>
+  </si>
+  <si>
+    <t>Acuerdos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+ACTtS = Acuerdos de colaboración de transferencia tecnológica y saberes establecidos con organismos de la sociedad o dependencias gubernamentales 
+</t>
+  </si>
+  <si>
+    <t>2.2.1.2</t>
+  </si>
+  <si>
+    <t>Patentes e invenciones solicitadas</t>
+  </si>
+  <si>
+    <t>Este indicador establece el número de solicitudes formales de registro de Propiedad Intelectual (patentes, modelos de utilidad, diseños industriales) presentadas ante el Instituto Mexicano de la Propiedad Industrial (IMPI) o una autoridad similar en un año determinado. Refleja la capacidad inventiva del personal académico y el potencial de innovación.</t>
+  </si>
+  <si>
+    <t>Patentes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PS = Patentes e invenciones solicitadas 
+</t>
+  </si>
+  <si>
+    <t>2.2.1.3</t>
+  </si>
+  <si>
+    <t>Patentes e invenciones otorgadas</t>
+  </si>
+  <si>
+    <t>Este indicador cuantifica los títulos de Propiedad Intelectual (PI) que han sido formalmente concedidos a la Universidad por la autoridad competente (Instituto Mexicano de la Propiedad Industrial IMPI) en un año determinado. Este indicador refleja la calidad, la novedad y la viabilidad legal de las invenciones universitarias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PO = Patentes e invenciones otorgadas 
+</t>
+  </si>
+  <si>
+    <t>2.2.1.4</t>
+  </si>
+  <si>
+    <t>Recursos financieros generados para la universidad a través de la transferencia de conocimiento y tecnología</t>
+  </si>
+  <si>
+    <t>Este indicador refleja los recursos financieros (ingresos brutos) obtenidos por la Universidad de Guadalajara en un año determinado, como producto de la transferencia de conocimiento y tecnología (financiamiento de proyectos de investigación de fuentes, públicas, privadas y/o sociales; ej. licenciamiento de patentes, regalías, contratos de consultoría, proyectos e investigación aplicada). Indica la eficiencia en la comercialización del capital intelectual.</t>
+  </si>
+  <si>
+    <t>Pesos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+RGT = Recursos financieros generados para la universidad a través de la transferencia de conocimiento y tecnología 
+</t>
+  </si>
+  <si>
+    <t>2.2.1.5</t>
+  </si>
+  <si>
+    <t>Empresas de base tecnológica creadas</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de empresas de base tecnológica (EBT) formales y con participación de universitarios (académicos, egresados o estudiantes) incubadas o derivadas de la investigación de la Universidad de Guadalajara en un año determinado.</t>
+  </si>
+  <si>
+    <t>Empresas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EBTC = Empresas de base tecnológica creadas 
+</t>
+  </si>
+  <si>
+    <t>2.3.1.1</t>
+  </si>
+  <si>
+    <t>Proyectos de emprendimiento desarrollados por la comunidad universitaria</t>
+  </si>
+  <si>
+    <t>Mide el número de proyectos de emprendimiento desarrollados por la comunidad universitaria en un año determinado. Incluye los proyectos impulsados o creados por estudiantes, personal académico o personal administrativo que se vinculan con procesos de innovación, diseño de productos o servicios, desarrollo de prototipos, incubación o fortalecimiento de iniciativas emprendedoras. El cambio anual de proyectos desarrollados identifica el crecimiento o disminución de la actividad emprendedora institucional considerando únicamente los proyectos registrados oficialmente durante cada periodo evaluado.</t>
+  </si>
+  <si>
+    <t>2.3 Crear emprendedores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PEDC = Proyectos de emprendimiento desarrollados por la comunidad universitaria 
+</t>
+  </si>
+  <si>
+    <t>2.3.1.2</t>
+  </si>
+  <si>
+    <t>Empresas incubadas con apoyo de la Red Universitaria</t>
+  </si>
+  <si>
+    <t>Mide el número de empresas que han recibido los servicios de alguna incubadora de la universidad y concluyeron su estancia en la misma.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EIRU = Empresas incubadas con apoyo de la Red Universitaria 
+</t>
+  </si>
+  <si>
+    <t>2.3.1.3</t>
+  </si>
+  <si>
+    <t>Usuarios que recibieron servicios a través de Centros de Emprendimiento</t>
+  </si>
+  <si>
+    <t>Mide el número de usuarios que reciben servicios ofrecidos por los Centros de Emprendimiento e Innovación (CEI) de la Red Universitaria en año determinado. Se consideran como usuarios a estudiantes, personal académico, personal administrativo, empresas regionales y público en general que participan en actividades, asesorías, mentorías, talleres, acompañamiento o programas brindados por los CEI.</t>
+  </si>
+  <si>
+    <t>Usuarios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+USCE = Usuarios que recibieron servicios a través de Centros de Emprendimiento 
+</t>
+  </si>
+  <si>
+    <t>2.3.1.4</t>
+  </si>
+  <si>
+    <t>Espacios equipados para brindar servicios de emprendimiento</t>
+  </si>
+  <si>
+    <t>Este indicador refleja el número de espacios equipados disponibles en la Red Universitaria para brindar servicios de emprendimiento. Se consideran como espacios equipados aquellos Centros de Emprendimiento e Innovación (CEI) que cuentan con la infraestructura, mobiliario, herramientas, tecnología y recursos necesarios para ofrecer servicios como cursos, talleres, asesorías, diplomados, incubación y vinculación con instituciones públicas y privadas.
+ La variación anual permite identificar el crecimiento o disminución de la infraestructura destinada al emprendimiento, tomando como referencia únicamente los espacios registrados oficialmente por la Vicerrectoría Adjunta Académica y de Investigación (VAAI) y la Unidad de Centros de Emprendimiento e Innovación (UCEI) con corte a diciembre de cada año.</t>
+  </si>
+  <si>
+    <t>Espacios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CEI = Espacios equipados para brindar servicios de emprendimiento 
+</t>
+  </si>
+  <si>
+    <t>3.1.1.1</t>
+  </si>
+  <si>
+    <t>Número de personas beneficiadas de los servicios comunitarios que presta la Red Universitaria</t>
+  </si>
+  <si>
+    <t>Mide la cantidad  de población que se beneficia con uno o más servicios universitarios que brinda la Universidad de Guadalajara</t>
+  </si>
+  <si>
+    <t>3. De la mano con la sociedad</t>
+  </si>
+  <si>
+    <t>3.1 Cercanos a la sociedad</t>
+  </si>
+  <si>
+    <t>Personas</t>
+  </si>
+  <si>
+    <t>Coordinación General de Extensión y Difusión Cultural</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PBSU = Personas beneficiadas de los servicios comunitarios que presta la Red Universitaria 
+</t>
+  </si>
+  <si>
+    <t>3.1.1.2</t>
+  </si>
+  <si>
+    <t>Total de servicios universitarios que brinda la Universidad de Guadalajara</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de servicios universitarios que se brindan en toda la Red Universitaria.</t>
+  </si>
+  <si>
+    <t>Servicios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+SUB = Servicios universitarios que brinda la Universidad de Guadalajara 
+</t>
+  </si>
+  <si>
+    <t>3.1.1.3</t>
+  </si>
+  <si>
+    <t>Proyectos comunitarios desarrollados</t>
+  </si>
+  <si>
+    <t>Los proyectos comunitarios son un conjunto estructurado de acciones planificadas con objetivos, actividades, responsables, cronograma y evaluación, orientadas a resolver una problemática o necesidad detectada en la comunidad, con participación universitaria que se realizan a través de los servicios de extensión que presta la universidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PCD = Proyectos comunitarios desarrollados 
+</t>
+  </si>
+  <si>
+    <t>3.2.1.1</t>
+  </si>
+  <si>
+    <t>Convenios suscritos entre la Universidad de Guadalajara con entidades sociales, públicas y privadas para incidir en la atención de problemas públicos</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de convenios, contratos o acuerdos específicos establecidos entre la Universidad de Guadalajara y actores públicos o privados, que tienen como objetivo declarado la incidencia en un problema público (ej. seguridad alimentaria, desarrollo urbano, atención sanitaria, combate a la desigualdad).</t>
+  </si>
+  <si>
+    <t>3.2 Alianzas que construyen</t>
+  </si>
+  <si>
+    <t>Convenios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CUEAP = Convenios suscritos entre la Universidad de Guadalajara con entidades sociales, públicas y privadas para incidir en la atención de problemas públicos 
+</t>
+  </si>
+  <si>
+    <t>3.2.1.2</t>
+  </si>
+  <si>
+    <t>Proyectos de investigación realizados en colaboración con actores externos</t>
+  </si>
+  <si>
+    <t>Mide el número de proyectos de investigación desarrollados en la Red Universitaria que se realizan en colaboración con actores externos, tales como instituciones gubernamentales, organizaciones sociales, empresas, organismos públicos o privados, nacionales o internacionales.
+ La variación anual refleja el crecimiento o disminución anual de este tipo de colaboraciones, considerando únicamente los proyectos registrados oficialmente y vigentes en cada periodo reportado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PICE = Proyectos de investigación realizados en colaboración con actores externos 
+</t>
+  </si>
+  <si>
+    <t>3.2.1.3</t>
+  </si>
+  <si>
+    <t>Empresas asesoradas con la participación de profesores y estudiantes</t>
+  </si>
+  <si>
+    <t>Este indicador contabiliza las empresas que reciben asesoría con la participación de profesores y estudiantes de la Universidad de Guadalajara. Se consideran como empresas asesoradas aquellas que participan en procesos formales de acompañamiento, consultoría, capacitación, diagnóstico o intervención, en los que intervienen docentes y estudiantes como parte de actividades académicas, proyectos de vinculación o programas institucionales.
+ La variación anual permite identificar el crecimiento o disminución de la colaboración universidad–empresa y su impacto en el desarrollo regional, tomando como referencia únicamente las empresas registradas oficialmente durante cada periodo evaluado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAP = Empresas asesoradas con la participación de profesores y estudiantes 
+</t>
+  </si>
+  <si>
+    <t>3.2.1.4</t>
+  </si>
+  <si>
+    <t>Proyectos desarrollados con la participación de profesores y estudiantes que aportan soluciones a problemáticas sociales</t>
+  </si>
+  <si>
+    <t>Este indicador refleja el número total de proyectos de extensión, servicio social, investigación aplicada o intervención que involucren activamente a estudiantes y profesores, y cuyo entregable directo sea una solución, diagnóstico o propuesta de valor a una problemática social identificada y que derive de un acuerdo con algún organismo gubernamental, empresarial o de la sociedad civil.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PDpS = Proyectos desarrollados con la participación de profesores y estudiantes que aportan soluciones a problemáticas sociales 
+</t>
+  </si>
+  <si>
+    <t>3.2.1.5</t>
+  </si>
+  <si>
+    <t>Observatorios regionales de desarrollo operando</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de Observatorios Regionales formalmente constituidos, dotados de recursos humanos y técnicos, y que se encuentran en estado de operación continua (es decir, que producen y divulgan información y análisis periódicos sobre el desarrollo regional).</t>
+  </si>
+  <si>
+    <t>Observatorios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+ORD = Observatorios regionales de desarrollo operando 
+</t>
+  </si>
+  <si>
+    <t>3.2.1.6</t>
+  </si>
+  <si>
+    <t>Puntaje global promedio de los ODS según el Ranking Impact determinado por Times Higher Education (THE)</t>
+  </si>
+  <si>
+    <t>Mide el promedio de la puntuación obtenida por la Universidad de Guadalajara en los Objetivos de Desarrollo Sostenible (ODS) evaluados en el Ranking de Impacto de Times Higher Education (THE). El puntaje global se obtiene a partir de la sumatoria y promedio ponderado de las calificaciones específicas alcanzadas en cada uno de los ODS en los que la Universidad participa y es evaluada.</t>
+  </si>
+  <si>
+    <t>Puntos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+THE = Puntaje global promedio de los ODS del Ranking Impact 
+</t>
+  </si>
+  <si>
+    <t>3.2.1.7</t>
+  </si>
+  <si>
+    <t>Número de redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad</t>
+  </si>
+  <si>
+    <t>Este indicador establece el número de redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad de Guadalajara.</t>
+  </si>
+  <si>
+    <t>Redes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+RNIU = Redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad 
+</t>
+  </si>
+  <si>
+    <t>3.3.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de residuos clasificados para su posterior reciclaje o tratamiento</t>
+  </si>
+  <si>
+    <t>Indica la relación porcentual entre el total de residuos sólidos desechados por la comunidad universitaria, respecto a los residuos sólidos que son clasificados por la Universidad de Guadalajara para algún proceso posterior de reciclaje, aprovechamiento o tratamiento final.</t>
+  </si>
+  <si>
+    <t>3.3 Universidad verde</t>
+  </si>
+  <si>
+    <t>Vicerrectoría Adjunta Administrativa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+RC = Kilogramos de residuos clasificados 
+RG = Kilogramos de residuos generados 
+</t>
+  </si>
+  <si>
+    <t>3.3.1.2</t>
+  </si>
+  <si>
+    <t>Consumo de energía de fuentes no convencionales per cápita (kWh)</t>
+  </si>
+  <si>
+    <t>Este indicador mide el consumo de energía renovable en kWh per cápita de todos los miembros de la Red, producida en las instalaciones de la Universidad de Guadalajara que cuentan con algún tipo de proyecto de generación avalado por la Coordinación de Sostenibilidad de la Vicerrectoría Adjunta Administrativa (VAA).</t>
+  </si>
+  <si>
+    <t>Kilovatio-hora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CENc / CU = CENc = Consumo de energía de fuentes no convencionales (kWh) CU = Comunidad Universitaria 
+</t>
+  </si>
+  <si>
+    <t>3.3.1.3</t>
+  </si>
+  <si>
+    <t>Volumen de agua pluvial captada (Litros)</t>
+  </si>
+  <si>
+    <t>Mide la cantidad anual de los litros de agua pluvial que capta la Universidad de Guadalajara.</t>
+  </si>
+  <si>
+    <t>Litros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+VAPC = Volumen de agua pluvial captada (Litros) 
+</t>
+  </si>
+  <si>
+    <t>3.3.1.4</t>
+  </si>
+  <si>
+    <t>Edificios inteligentes en términos ambientales disponibles en la Red Universitaria</t>
+  </si>
+  <si>
+    <t>Edificio con al menos un sistema de eficiencia implementado, mínimo en la mitad del edificio para respuesta automatizada de acciones de sostenibilidad y/o seguridad. (Automatización: BMS, BIM, BAS, FMS. App. Seguridad: Sistema de alarma anti robo, sistema contra incendios, videovigilancia, sistema anti-inundaciones. Energía: Monitoreo de consumo. Monitoreo de producción de energía renovable. Agua: Monitoreo de consumo. Monitoreo de Sistema de captación de agua de lluvia. Monitoreo del Confort térmico. Monitoreo y sensores de iluminación).</t>
+  </si>
+  <si>
+    <t>Edificios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EITAR = Edificios inteligentes en términos ambientales disponibles en la Red Universitaria 
+</t>
+  </si>
+  <si>
+    <t>3.3.1.5</t>
+  </si>
+  <si>
+    <t>Superficie de áreas verdes disponibles (M²)</t>
+  </si>
+  <si>
+    <t>Mide la extensión total en metros cuadrados (M²) de los espacios abiertos que cuentan con césped, plantas, y/o vegetación natural localizados dentro de los predios de los planteles educativos, instalaciones de la Administración General y del Centro Cultural Universitario. Se consideran únicamente los espacios que están intencionalmente en mantenimiento y que reciben servicios para su gestión, diseñados para el disfrute de la comunidad universitaria. No se incluye en esta aquellas áreas que no estén bajo un plan de mantenimiento. Además, no se incluyen andadores, plazoletas o canchas deportivas.</t>
+  </si>
+  <si>
+    <t>Metros cuadrados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+SAVM = Superficie de áreas verdes disponibles (M²) con mantenimiento 
+</t>
+  </si>
+  <si>
+    <t>3.3.1.6</t>
+  </si>
+  <si>
+    <t>Programas de movilidad sustentable implementados en la Red Universitaria</t>
+  </si>
+  <si>
+    <t>Este indicador cuantifica los programas de movilidad urbana sustentable escolar implementados en la Red Universitaria y que comprende los siguientes conceptos: infraestructura peatonal, infraestructura ciclista, servicios de transporte público y escolar, seguridad vial y electromovilidad en los centros universitarios y centros de educación media superior de la red, con enfoque de equidad, inclusión, perspectiva de género y sustentabilidad</t>
+  </si>
+  <si>
+    <t>Instituto de Investigación de Movilidad Urbana Sustentable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PMS = Programas de movilidad sustentable 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de la comunidad universitaria que tiene una percepción favorable de bienestar respecto al total de participantes en la encuesta (Encuesta de percepción de bienestar de la comunidad universitaria)</t>
+  </si>
+  <si>
+    <t>Mide la percepción de bienestar de la comunidad universitaria a partir de las preguntas correspondientes al tema de bienestar incluidas en la Encuesta de Trayectoria Universitaria. El puntaje global se calcula mediante la sumatoria y el promedio ponderado de los porcentajes de respuestas clasificadas como Bueno y Excelente.</t>
+  </si>
+  <si>
+    <t>4. Cultura que nos une</t>
+  </si>
+  <si>
+    <t>4.1 Bienestar universitario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CUPFE /  CUE = CUPFE = Comunidad universitaria que tiene una percepción favorable de bienestar CUE = Comunidad universitaria participante 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.10</t>
+  </si>
+  <si>
+    <t>Campañas de prevención de la salud implementadas</t>
+  </si>
+  <si>
+    <t>Mide el número de campañas de prevención y promoción de la salud realizadas por la Coordinación General de Recursos Humanos a través del Sistema Institucional de Seguridad, Salud y Medio Ambiente (SISSMA), dirigidas a la comunidad universitaria durante el periodo que se reporta.</t>
+  </si>
+  <si>
+    <t>Campañas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CPSI = Campañas de prevención de la salud implementadas 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.11</t>
+  </si>
+  <si>
+    <t>Personas de la comunidad universitaria beneficiadas con programas de bienestar ofrecidos por la Red Universitaria</t>
+  </si>
+  <si>
+    <t>El indicador mide el número de personas de la comunidad universitaria beneficiadas con los programas de bienestar administrados por la Coordinación General de Servicios a Universitarios (CGSU), el Programa de Estímulos Económicos a Estudiantes Sobresalientes, y la Coordinación de Extensión y Acción Social, específicamente el Programa de Estímulos Económicos a Estudiantes Indígenas y el Programa de Estímulos Económicos a Estudiantes con Discapacidad, permitiendo conocer el alcance del eje Bienestar y su contribución a la inclusión, permanencia y bienestar integral.</t>
+  </si>
+  <si>
+    <t>Coordinación General de Servicios a Universitarios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CUBPb = Personas de la comunidad universitaria beneficiadas con programas de bienestar ofrecidos por la Red Universitaria 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.12</t>
+  </si>
+  <si>
+    <t>Personas beneficiadas con acciones de acuerdo a la política de cuidados</t>
+  </si>
+  <si>
+    <t>Mide el número de personas beneficiadas mediante acciones implementadas en el marco del modelo universitario de cuidados tales como sensibilización y formación, servicios e infraestructura de cuidados, comunicación para el cambio cultural que desarrolla corresponsabilidad social y de género, así como la investigación y generación de datos, y la transformación de los marcos regulatorios.</t>
+  </si>
+  <si>
+    <t>Defensoría de los Derechos Universitarios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PBAp = Personas beneficiadas con acciones de acuerdo a la política de cuidados 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.2</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes que abandonan la universidad un año después de haber ingresado respecto al total de admitidos en la cohorte (global)</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes de nivel posgrado, pregrado y media superior que no se encuentran activos un año después de haber ingresado respecto al total de admitidos de la cohorte de los niveles educativos señalados. Se considera estudiante activo a todos aquellos que transitan académicamente de manera regular y que registran unidades de aprendizaje o se encuentran en intercambio en el año que se reporta.</t>
+  </si>
+  <si>
+    <t>Descendente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAC = Estudiantes admitidos en la cohorte 
+ECAa = Estudiantes que se encuentran NO activos un año después de haber ingresado 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.3</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes de educación media superior que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+  </si>
+  <si>
+    <t>Mide la proporción de las y los estudiantes de educación media superior (Bachillerato General, Bachillerato Tecnológico y Técnico) del Sistema de Educación Media Superior (SEMS) que son clasificados como baja definitiva o temporal y que, por lo tanto, abandonan sus estudios durante el primer año (2 semestres o 4 cuatrimestres) posterior a su ingreso, respecto al total de estudiantes admitidos en esa misma cohorte. Este indicador refleja el rezago en la permanencia educativa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EACM = Estudiantes admitidos en la cohorte 
+ECAaM = Estudiantes de educación media superior que abandonan la escuela un año después de haber ingresado 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.4</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes de pregrado que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes de nivel superior que no se encuentran activos un año después de haber ingresado respecto al total de admitidos de la cohorte del nivel educativo señalado. Se considera estudiante activo a todos aquellos que transitan académicamente de manera regular y que registran unidades de aprendizaje o se encuentran en intercambio en el año que se reporta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+ECAaPr = Estudiantes  de pregrado que se encuentran NO activos un año después de haber ingresado 
+EACPr = Estudiantes admitidos en la cohorte 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.5</t>
+  </si>
+  <si>
+    <t>Porcentaje de estudiantes de posgrado que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes de nivel posgrado que no se encuentran activos un año después de haber ingresado respecto al total de admitidos de la cohorte del nivel educativo señalado. Se considera estudiante activo a todos aquellos que transitan académicamente de manera regular y que registran unidades de aprendizaje o se encuentran en intercambio en el año que se reporta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+ECAaPs = Estudiantes  de posgrado que se encuentran NO activos un año después de haber ingresado 
+EACPs = Estudiantes admitidos en la cohorte 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.6</t>
+  </si>
+  <si>
+    <t>Actos de violencia registrados en la comunidad universitaria</t>
+  </si>
+  <si>
+    <t>Mide el número de actos de violencia formalmente reportados en la Red Universitaria, a través de la Red de Primeros Contactos conforme al PPASE, así como las quejas formalizadas por actos de vulneración de derechos universitarios ante la DDU. Considera únicamente los casos documentados bajo los mecanismos institucionales vigentes.</t>
+  </si>
+  <si>
+    <t>Asuntos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+AVR = Actos de violencia registrados en la comunidad universitaria 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.7</t>
+  </si>
+  <si>
+    <t>Personas de la comunidad universitaria que recibieron asesoría psicológica</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de personas de la comunidad universitaria que recibieron asesoría psicológica por el Sistema Institucional de Salud, Seguridad y Medio Ambiente (SISSMA) o cualquier otra dependencia de Red Universitaria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CUAP = Personas de la comunidad universitaria que recibieron asesoría psicológica 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.8</t>
+  </si>
+  <si>
+    <t>Población estudiantil que recibió atención médica ofrecida por la Red Universitaria</t>
+  </si>
+  <si>
+    <t>Mide el número de estudiantes activos de la Universidad de Guadalajara que recibieron al menos un servicio de orientación médica proporcionado por los servicios médicos de la Red Universitaria durante el periodo que se reporta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PEAM = Población estudiantil que recibió atención médica ofrecida por la Red Universitaria 
+</t>
+  </si>
+  <si>
+    <t>4.1.1.9</t>
+  </si>
+  <si>
+    <t>Estudiantes que reciben apoyo alimentario</t>
+  </si>
+  <si>
+    <t>Mide el número de estudiantes beneficiados por los programas de apoyo alimentario impulsados por cada Centro Universitario y Escuela Preparatoria, como parte del eje Bienestar Universitario. Refleja el alcance real de la política de bienestar al contribuir a la seguridad alimentaria, permanencia escolar y desarrollo integral del estudiantado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EAa = Estudiantes que reciben apoyo alimentario 
+</t>
+  </si>
+  <si>
+    <t>4.2.1.1</t>
+  </si>
+  <si>
+    <t>Personas que asisten a eventos artísticos y culturales desarrollados por la Red Universitaria</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de asistentes (miembros de la comunidad universitaria y sociedad en general) a las actividades artísticas o culturales producidas o presentadas en la Red Universitaria.</t>
+  </si>
+  <si>
+    <t>4.2 Cultura para todos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+AEaC = Personas que asisten a eventos artísticos y culturales desarrollados por la Red Universitaria 
+</t>
+  </si>
+  <si>
+    <t>4.2.1.2</t>
+  </si>
+  <si>
+    <t>Actividades culturales y artísticas abiertas a la sociedad en general</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de actividades culturales y artísticas producidas o presentadas por la Red Universitaria abiertas a público en general, incluyendo eventos gratuitos o con costo.</t>
+  </si>
+  <si>
+    <t>Actividades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+AaCSG = Actividades culturales y artísticas abiertas a la sociedad en general 
+</t>
+  </si>
+  <si>
+    <t>4.2.1.3</t>
+  </si>
+  <si>
+    <t>Eventos artísticos y culturales realizados fuera del Área Metropolitana de Guadalajara</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de eventos artísticos y culturales organizados, producidos o presentados por la Coordinación General de Extensión y Difusión Cultural en sedes regionales, municipios o localidades fuera del Área Metropolitana de Guadalajara.</t>
+  </si>
+  <si>
+    <t>Eventos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+EaCFAMG = Eventos artísticos y culturales realizados fuera del Área Metropolitana de Guadalajara 
+</t>
+  </si>
+  <si>
+    <t>4.3.1.1</t>
+  </si>
+  <si>
+    <t>Creadores artísticos universitarios adscritos al Sistema Nacional de Creadores de Arte (SNCA)</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de integrantes de la comunidad universitaria que forman parte del Sistema Nacional de Creadores de Arte.</t>
+  </si>
+  <si>
+    <t>4.3 Creatividad artística</t>
+  </si>
+  <si>
+    <t>Creadores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+SNCA = Creadores artísticos universitarios adscritos al Sistema Nacional de Creadores de Arte 
+</t>
+  </si>
+  <si>
+    <t>4.3.1.2</t>
+  </si>
+  <si>
+    <t>Producciones de creadores artísticos universitarios adscritos al Sistema Nacional de Creadores de Arte ofrecidas (exhibidas) en espacios del ámbito local, nacional e internacional</t>
+  </si>
+  <si>
+    <t>Mide el número de producciones artísticas creadas por universitarias y universitarios adscritos al Sistema Nacional de Creadores de Arte que son ofrecidas, presentadas o exhibidas en espacios culturales locales, nacionales o internacionales.</t>
+  </si>
+  <si>
+    <t>Producciones artísticas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PSNCAE = Producciones de creadores artísticos universitarios adscritos al Sistema Nacional de Creadores de Arte exhibidas en espacios del ámbito local, nacional e internacional 
+</t>
+  </si>
+  <si>
+    <t>4.3.1.3</t>
+  </si>
+  <si>
+    <t>Convenios suscritos con organismos externos en materia de cultura</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de convenios que la Red Universitaria establece con organizaciones externas debidamente constituidas para el desarrollo de actividades culturales y/o artísticas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CSOc = Convenios suscritos con organismos externos en materia de cultura 
+</t>
+  </si>
+  <si>
+    <t>4.3.1.4</t>
+  </si>
+  <si>
+    <t>Personas de la comunidad universitaria que participan en actividades artísticas y culturales</t>
+  </si>
+  <si>
+    <t>Mide el número de estudiantes, personal académico, administrativo y directivo, así como egresados y jubilados, que intervienen como intérpretes o creadores artísticos en actividades culturales y artísticas realizadas por la Red Universitaria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+CUPaC = Personas de la comunidad universitaria que participan en actividades artísticas y culturales 
+</t>
+  </si>
+  <si>
+    <t>5.1.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de asuntos resueltos respecto a los requerimientos presentados (propuestas y necesidades) a los órganos de gobierno</t>
+  </si>
+  <si>
+    <t>Proporción de solicitudes y propuestas presentadas por las personas integrantes de la comunidad universitaria, a través de sus respectivas entidades de la red universitaria, que han sido dictaminadas y resueltas por el pleno del H. Consejo General Universitario (CGU), en relación con el volumen total de asuntos recibidos por dicho órgano de gobierno.</t>
+  </si>
+  <si>
+    <t>5. Gestión que construye</t>
+  </si>
+  <si>
+    <t>5.1 Gobernanza universitaria</t>
+  </si>
+  <si>
+    <t>Secretaría General</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+Ar = Asuntos Resueltos 
+Rp = Requerimientos Presentados 
+</t>
+  </si>
+  <si>
+    <t>5.1.1.2</t>
+  </si>
+  <si>
+    <t>Porcentaje de sesiones de órganos colegiados con actas publicadas</t>
+  </si>
+  <si>
+    <t>Proporción de sesiones celebradas por el pleno H. Consejo General Universitario que cuentan con su acta correspondiente formalizada, aprobada y disponible para consulta pública.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+Ap = Actas Publicadas 
+SOC = Sesiones de Órganos Colegiados 
+</t>
+  </si>
+  <si>
+    <t>5.2.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje del personal académico y administrativo que participa en actividades de formación y capacitación al menos una vez al año respecto al total del personal académico y administrativo</t>
+  </si>
+  <si>
+    <t>Mide la proporción del personal académico y administrativo que participó en al menos una actividad de formación o capacitación desarrollada por la Coordinación para el Desarrollo del Personal Universitario (CODEPU) durante el año que se reporta.</t>
+  </si>
+  <si>
+    <t>5.2 Profesionalizar para transformar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PaF = Porcentaje del personal académico y administrativo que participa en actividades de formación y capacitación al menos una vez al año 
+PaT = Total de Personal Académico y Aadministrativo 
+</t>
+  </si>
+  <si>
+    <t>5.3.1.1</t>
+  </si>
+  <si>
+    <t>Porcentaje de cumplimiento de las metas comprometidas del Plan de Desarrollo Institucional</t>
+  </si>
+  <si>
+    <t>Mide la proporción de las metas institucionales del Plan de Desarrollo Institucional que han sido cumplidas al 100% al finalizar el año de medición, respecto al total de metas que fueron comprometidas y establecidas en dicho Plan.</t>
+  </si>
+  <si>
+    <t>5.3 Gestión para resultados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+McPDI = Metas comprometidas del Plan de Desarrollo Institucional. 
+McumpPDI = Metas cumplidas del Plan de Desarrollo Institucional. 
+</t>
+  </si>
+  <si>
+    <t>5.3.1.2</t>
+  </si>
+  <si>
+    <t>Número de observaciones realizadas por los órganos fiscalizadores a partir de las auditorías practicadas</t>
+  </si>
+  <si>
+    <t>Mide la cantidad de observaciones que los diferentes órganos fiscalizadores (Contraloría Interna, ASF, ASEJ y Despacho externo) realizan a la Universidad de Guadalajara con motivo de la práctica de auditorías.</t>
+  </si>
+  <si>
+    <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Contraloría General</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+ORoFA = Observaciones realizadas por los órganos fiscalizadores a partir de las auditorías practicadas 
+</t>
+  </si>
+  <si>
+    <t>5.3.1.3</t>
+  </si>
+  <si>
+    <t>Procesos de gestión institucional actualizados.</t>
+  </si>
+  <si>
+    <t>Mide la proporción de los procesos de gestión institucional optimizados respecto al total de procesos de gestión institucional que brinda la Universidad de Guadalajara. Se entiende por optimización de procesos de gestión institucional la mejora de los procesos y servicios sustantivos que faciliten la vida institucional de la comunidad universitaria. Los tipos de procesos a medir con este indicador son los de gestión institucional, es decir, aquellos procesos con impacto transversal en la Universidad de Guadalajara y en toda su comunidad.</t>
+  </si>
+  <si>
+    <t>Procesos</t>
+  </si>
+  <si>
+    <t>Coordinación General de Tecnologías de la Administración</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+PGA = Procesos de gestión institucional actualizados 
+</t>
+  </si>
+  <si>
+    <t>5.3.1.4</t>
+  </si>
+  <si>
+    <t>Porcentaje de fondos externos obtenidos con respecto del subsidio ordinario total anual</t>
+  </si>
+  <si>
+    <t>Los fondos externos son recursos provenientes de los programas de iniciativa gubernamental federal que están enfocados en el apoyo y fortalecimiento educativo, representando recursos financieros extraordinarios a los asignados en un presupuesto inicial.</t>
+  </si>
+  <si>
+    <t>Dirección de Finanzas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donde: 
+SoTa = Subsidio ordinario total anual. 
+RFE = Total de recursos provenientes de fondos federales y estatales extraordinarios. 
+</t>
   </si>
   <si>
     <t>A.1.1.2</t>
   </si>
   <si>
     <t>Tasa de variación anual de programas educativos creados</t>
   </si>
   <si>
     <t>Mide la variación anual de los programas educativos creados de nivel medio superior, pregrado y posgrado que cubran los criterios de pertinencia e innovación educativa</t>
   </si>
   <si>
     <t>Tasa de variación</t>
   </si>
   <si>
     <t>Tasa de Variación ((a / b) -1) * 100</t>
   </si>
   <si>
     <t>TASA</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PE creados = Programas educativos creados 
-</t>
-[...16 lines deleted...]
-PEpre calidad = Programas educativos de pregrado reconocidos por su calidad 
 </t>
   </si>
   <si>
     <t>A.1.1.4</t>
   </si>
   <si>
     <t>Porcentaje de programas educativos de posgrado reconocidos por su calidad con respecto al total programas de posgrado ofertados</t>
   </si>
   <si>
     <t>Mide la proporción de programas de posgrado con acreditación y/o reconocimiento de calidad o excelencia otorgados por sistemas de evaluación internos o externos, respecto del total de programas de posgrado ofertados.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PEpos = Programas educativos de posgrado 
 PEpos calidad = Programas educativos de posgrado reconocidos por su calidad 
 </t>
   </si>
   <si>
     <t>A.1.2.1</t>
   </si>
   <si>
     <t>Porcentaje de programas de unidades de aprendizaje (syllabus) que incorporan explícitamente el aprendizaje colectivo, autónomo, activo, híbrido e invertido en el aula respecto al total de unidades de aprendizaje ofrecidas.</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de programas de clase que incorporan elementos de innovación desde la perspectiva del aprendizaje invertido y activo, entre otras posibilidades y que están avalados por la entidad responsable de cada nivel educativo.</t>
   </si>
   <si>
-    <t>1.2 Innovación educativa</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Donde: 
 ProgClase Innov = Programas de clase que incorporan elementos de innovación en el aula 
 TProgClase = Total de programas de clase 
 </t>
   </si>
   <si>
     <t>A.1.2.2</t>
   </si>
   <si>
     <t>Tasa de variación anual de la cantidad de cursos en línea diseñados que apliquen el aprendizaje interactivo</t>
   </si>
   <si>
     <t>Mide el total de cursos en línea que aplican el aprendizaje interactivo que se diseñan en el año</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CurLinAInt = Cursos en línea diseñados que apliquen el aprendizaje interactivo 
 </t>
   </si>
   <si>
-    <t>A.1.3.1</t>
-[...48 lines deleted...]
-  <si>
     <t>A.1.4.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de miembros de la comunidad universitaria que participan en actividades de desarrollo integral</t>
   </si>
   <si>
     <t>Mide el crecimiento anual de la participación de los miembros de la comunidad universitaria en actividades catalogadas como desarrollo integral por la Universidad de Guadalajara en un ciclo escolar</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.4 Desarrollo integral</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PartActDesInt = Miembros de la comunidad universitaria que  participan en actividades que promueven el desarrollo integral 
 </t>
   </si>
   <si>
-    <t>A.1.5.1</t>
-[...19 lines deleted...]
-  <si>
     <t>A.1.6.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de participantes en programas de educación continua</t>
   </si>
   <si>
     <t>Mide la cantidad de participantes  que se inscriben, cursan y terminan un programa de educación continua. 
 Se entenderá por educación continua los cursos y diplomados ofertados en la Red Universitaria como una opción educativa fuera del sistema formal y con mayor flexibilidad en sus programas, así como contenidos y métodos innovadores.</t>
   </si>
   <si>
     <t>1.6 Educación continua</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PartProgEduCont = Participantes en programas de educación continua 
 </t>
   </si>
   <si>
     <t>B.2.1.1</t>
   </si>
   <si>
     <t>Tasa de variación de centros de emprendimiento e innovación de la Red Universitaria</t>
   </si>
   <si>
     <t>Mide la variación anual de los Centro de Emprendimiento e Innovación de la Red Universitaria que cuente con un dictamen de creación por parte del máximo órgano de gobierno del Centro Universitario o el Sistema</t>
   </si>
   <si>
-    <t>2. Investigación y transferencia tecnológica y del conocimiento</t>
-[...4 lines deleted...]
-  <si>
     <t>Coordinación General de Investigación Posgrado y Vinculación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CentEmpInnov = Centros de emprendimiento e innovación de la Red Universitaria 
 </t>
   </si>
   <si>
     <t>B.2.1.2</t>
   </si>
   <si>
     <t>Tasa de variación de las certificaciones de la enseñanza y dirección de emprendimiento e innovación</t>
   </si>
   <si>
     <t>Mide la variación anual de certificaciones de personal en la enseñanza y dirección de emprendimiento, de organismos validados a nivel nacional e internacional</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CertEnsDirEmp = Certificaciones de la enseñanza y dirección de emprendimiento 
 </t>
   </si>
   <si>
     <t>B.2.2.1</t>
   </si>
   <si>
     <t>Tasa de variación de los proyectos de investigación con financiamiento</t>
   </si>
   <si>
     <t>Mide la variación de los proyectos de investigación registrados en la Coordinación General de Investigación, Posgrado y Vinculación (CGIPV) que fueron financiados con recursos internos y/o externos</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.2 Atención y fomento a la investigación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 ProyInvFin = Proyectos de investigación con financiamiento (Interno y/o externo) 
 </t>
   </si>
   <si>
     <t>B.2.2.2</t>
   </si>
   <si>
     <t>Tasa de variación del personal adscrito a la Universidad de Guadalajara que pertenece al Sistema Nacional de Investigadoras e Investigadores (SNII)</t>
   </si>
   <si>
     <t>Mide la variación anual de las y los investigadores de la Universidad de Guadalajara que son miembros del Sistema Nacional de Investigadoras e Investigadores (SNII)</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 InvUDG_SNII = Investigadoras e Investigadores de la Universidad de Guadalajara miembros del SNII 
 </t>
   </si>
   <si>
     <t>B.2.2.3</t>
   </si>
   <si>
     <t>Tasa de variación de estudiantes y profesores que participan en programas de investigación temprana</t>
@@ -450,174 +1930,150 @@
     <t>Mide la variación anual de la cantidad de grupos de investigación existentes en el año que cumplen con los lineamientos institucionales respecto al año anterior</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 GrupInv = Grupos de investigación que cumplen con los lineamientos institucionales 
 </t>
   </si>
   <si>
     <t>B.2.3.1</t>
   </si>
   <si>
     <t>Tasa de variación de transferencias tecnológicas y del conocimiento</t>
   </si>
   <si>
     <t>Mide la variación de las transferencias tecnológicas y del conocimiento realizadas en el año respecto a las realizadas en el año base (2021).
 Las formas enlistadas a continuación serán entendidas como transferencias tecnológicas en este indicador:
 - Transferencia tecnológica
 - Número de licenciamientos tecnológicos 
 - Número de tecnologías vendidas propiedad de la Universidad de Guadalajara 
 - Número de empresas tecnológicas creadas por nuestros profesores y/o alumnos
 - Número de empresas para universitarias de base tecnológica creadas.
 - Proyectos concluidos de investigación y/o desarrollo tecnológico concluidos en codesarrollo o para un tercero (cliente).
 En lo que respecta a las transferencia del conocimiento, se considerarán los proyectos concluidos de investigación aplicada  orientados a la resolución de problemas sociales en lo que se beneficia alguna entidad pública, privada y/o social.</t>
   </si>
   <si>
-    <t>2.3 Transferencia tecnológica y del conocimiento</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Donde: 
 TranTecCon = Transferencias tecnológicas y del conocimiento de la Universidad 
 </t>
   </si>
   <si>
     <t>B.2.3.2</t>
   </si>
   <si>
     <t>Tasa de variación anual de artículos y libros publicados por la comunidad de la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la variación anual de artículos con ISSN y libros con ISBN publicados por miembros de la comunidad universitaria a través de cualquier editorial de publicación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 ArtLibPub = Artículos y libros publicados por miembros de la comunidad universitaria 
 </t>
   </si>
   <si>
     <t>C.3.1.1</t>
   </si>
   <si>
     <t>Tasa de variación anual del consumo de energía eléctrica de fuentes convencionales per cápita</t>
   </si>
   <si>
     <t>Mide la variación anual de energía eléctrica de fuentes convencionales que consume en promedio cada miembro de la comunidad universitaria</t>
   </si>
   <si>
-    <t>3. Extensión y responsabilidad social</t>
-[...7 lines deleted...]
-  <si>
     <t>Coordinación General de Servicios Administrativos e Infraestructura Tecnológica</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 ConsEnerConv = Consumo de energía eléctrica de fuentes convencionales (kWh) per cápita 
 </t>
   </si>
   <si>
     <t>C.3.1.2</t>
   </si>
   <si>
     <t>Tasa de variación anual de residuos sólidos per cápita (kilogramos)</t>
   </si>
   <si>
     <t>Mide la variación anual del volumen de residuos sólidos (kilos) que genera en promedio cada miembro de la Universidad de Guadalajara</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 KgResidSolid = Kilogramos de residuos sólidos per cápita 
 </t>
   </si>
   <si>
     <t>C.3.1.3</t>
   </si>
   <si>
     <t>Tasa de variación anual del volumen de agua pluvial captada</t>
   </si>
   <si>
     <t>Mide la variación anual de los litros de agua pluvial que capta la Universidad de Guadalajara</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 VolAguaCapt = Volumen de agua pluvial captada (en litros) 
 </t>
   </si>
   <si>
     <t>C.3.2.1</t>
   </si>
   <si>
     <t>Tasa de variación de la población beneficiada por servicios universitarios que presta la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la variación anual de población que se beneficia con uno o más servicios universitarios que brinda la Universidad de Guadalajara</t>
   </si>
   <si>
-    <t>3.2 Extensión de los servicios universitarios</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Donde: 
 BenefServUniv = Número de personas beneficiadas con algún servicio universitario 
 </t>
   </si>
   <si>
     <t>C.3.2.2</t>
   </si>
   <si>
     <t>Tasa de variación de la cantidad de servicios universitarios que brinda la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la variación anual de la cantidad de servicios universitarios que se brindan en toda la Red Universitaria</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 ServUnivOfer = Número de servicios universitarios ofertados por la Universidad de Guadalajara 
 </t>
   </si>
   <si>
     <t>C.3.3.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de entidades sociales, públicas y privadas con las que se vincula la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide variación anual de la cantidad de organismos de la sociedad civil, dependencias gubernamentales, empresas y organismos del sector empresarial con las que los Centros Universitarios y Sistemas de la Red, establece algún acuerdo de colaboración para la prestación de servicios o la entrega de productos dirigido a la atención de un problema público. 
 Para efectos del Plan de Desarrollo Institucional se entenderá como problema público, una situación negativa o insatisfactoria que afecta a un sector específicos de la sociedad y que requiere para su solución la participación colectiva de diferentes actores públicos.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Coordinación General de Planeación y Evaluación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EntidVincul = Entidades sociales, públicas y privadas con las que se vincula la Universidad de Guadalajara 
 </t>
   </si>
   <si>
     <t>C.3.4.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de la matrícula de la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la variación anual de la matrícula de los niveles medio superior y superior de la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>3.4 Acceso a la educación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 MatricUDG = Matrícula de la Universidad de Guadalajara 
 </t>
   </si>
   <si>
     <t>C.3.4.2</t>
@@ -681,107 +2137,92 @@
   <si>
     <t>Mide la proporción de miembros de la comunidad universitaria que presentan denuncias de violencia por razón de género ante la o el Primer Contacto que se ubica físicamente en cada Centro Universitario, Sistema, Escuela Preparatoria o sede administrativa  respecto al total de miembros de la comunidad universitaria</t>
   </si>
   <si>
     <t>3.5 Prevención, atención, sanción y erradicación de la violencia de género</t>
   </si>
   <si>
     <t>Unidad para la Igualdad</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 MiemDenViolGen = Miembros de la comunidad universitaria que presentan denuncias de violencia por razón de género 
 MiemComunUniv = Total de miembros de la comunidad universitaria 
 </t>
   </si>
   <si>
     <t>D.4.1.1</t>
   </si>
   <si>
     <t>Porcentaje de miembros de la comunidad universitaria que manifiestan un sentido de pertenencia hacia la Universidad de Guadalajara respecto al total de encuestados</t>
   </si>
   <si>
     <t>Mide la proporción de miembros de la comunidad universitaria que manifiestan, a partir de la Encuesta de Percepción Universitaria, un alto nivel de identidad y de opinión favorable respecto al total de participantes de la encuesta</t>
   </si>
   <si>
-    <t>4. Difusión de la cultura</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Donde: 
 EncSentPertUDG = Miembros de la comunidad universitaria encuestados que manifiestan un sentido de pertenencia hacia la Universidad de Guadalajara 
 Enc = Total de encuestados 
 </t>
   </si>
   <si>
     <t>D.4.2.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de personas que asisten a eventos artísticos y culturales desarrollados por la Red Universitaria</t>
   </si>
   <si>
     <t>Mide la variación anual del número de asistentes (miembros de la comunidad universitaria y sociedad en general) a las actividades artísticas o culturales producidas o presentadas en la Red Universitaria</t>
   </si>
   <si>
-    <t>4.2 Acceso a la cultura</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Donde: 
 AsistActArtCultUDG = Número de personas que asisten a alguna actividad artística o cultural producida o presentada por la UdeG 
 </t>
   </si>
   <si>
     <t>D.4.2.2</t>
   </si>
   <si>
     <t>Tasa de variación anual de la comunidad universitaria que practica actividades artísticas y culturales desarrolladas por la Red Universitaria</t>
   </si>
   <si>
     <t>Mide de manera anual el incremento en el número de integrantes de la comunidad universitaria que participan en la práctica de actividades artísticas o culturales desarrolladas por la Red Universitaria</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PractActivArtCult = Miembros de la comunidad universitaria que practican alguna actividad artística o cultural 
 </t>
   </si>
   <si>
     <t>D.4.3.1</t>
   </si>
   <si>
     <t>Porcentaje de procesos de gestión institucional optimizados respecto al total de procesos de gestión institucional</t>
   </si>
   <si>
     <t>Mide la proporción de los procesos de gestión institucional optimizados respecto al total de procesos de gestión institucional que brinda la Universidad de Guadalajara
 Se entiende por optimización de procesos de gestión institucional la mejora de los procesos y servicios sustantivos que faciliten la vida institucional de la comunidad universitaria. Los tipos de procesos a medir con este indicador son los de gestión institucional, es decir, aquellos procesos con impacto transversal en la Universidad de Guadalajara y en toda su comunidad.</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.3 Gestión institucional</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 ProcGestInstOpt = Procesos de gestión institucional optimizados 
 ProcGestInst = Total de procesos de gestión institucional 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -888,3164 +2329,10335 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" t="s">
         <v>29</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>30</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>31</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>32</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>33</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>34</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2" t="s">
         <v>35</v>
       </c>
-      <c r="H2" t="s">
+      <c r="J2" t="s">
         <v>36</v>
       </c>
-      <c r="I2" t="s">
+      <c r="K2" t="s">
         <v>37</v>
       </c>
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>38</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="N2" t="s">
         <v>39</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>40</v>
       </c>
-      <c r="M2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="P2" t="s">
         <v>41</v>
       </c>
-      <c r="Q2" t="n">
-[...6 lines deleted...]
-        <v>62.43</v>
+      <c r="Q2" t="s">
+        <v>41</v>
+      </c>
+      <c r="R2" t="s">
+        <v>41</v>
+      </c>
+      <c r="S2" t="s">
+        <v>41</v>
       </c>
       <c r="T2" t="n">
-        <v>70.4</v>
+        <v>48.0</v>
       </c>
       <c r="U2" t="n">
-        <v>79.45</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>50.29</v>
+      </c>
+      <c r="V2" t="n">
+        <v>53.21</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>41</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
       </c>
       <c r="Z2" t="s">
         <v>41</v>
       </c>
       <c r="AA2" t="n">
-        <v>45.06</v>
-[...5 lines deleted...]
-        <v>17.7</v>
+        <v>45.09</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J3" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" t="s">
         <v>45</v>
       </c>
-      <c r="G3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M3" t="n">
-        <v>10.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>55958.0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>51.64</v>
       </c>
       <c r="O3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P3" t="s">
         <v>41</v>
       </c>
       <c r="Q3" t="n">
-        <v>150.0</v>
+        <v>58.93</v>
       </c>
       <c r="R3" t="n">
-        <v>32.0</v>
+        <v>60.98</v>
       </c>
       <c r="S3" t="n">
-        <v>51.52</v>
+        <v>62.52</v>
       </c>
       <c r="T3" t="n">
-        <v>6.0</v>
+        <v>51.64</v>
       </c>
       <c r="U3" t="n">
-        <v>47.17</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>53.03</v>
+      </c>
+      <c r="V3" t="n">
+        <v>54.32</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
-      <c r="X3" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X3" t="n">
+        <v>58.93</v>
+      </c>
+      <c r="Y3" t="n">
+        <v>67.32</v>
+      </c>
+      <c r="Z3" t="n">
+        <v>50.53</v>
       </c>
       <c r="AA3" t="n">
-        <v>150.0</v>
-[...5 lines deleted...]
-        <v>75.61</v>
+        <v>52.24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J4" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
         <v>50</v>
       </c>
-      <c r="B4" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M4" t="n">
-        <v>177.0</v>
+        <v>45022.0</v>
       </c>
       <c r="N4" t="n">
-        <v>86.34</v>
+        <v>65.26</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P4" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" t="n">
-[...6 lines deleted...]
-        <v>89.43</v>
+      <c r="Q4" t="s">
+        <v>41</v>
+      </c>
+      <c r="R4" t="s">
+        <v>41</v>
+      </c>
+      <c r="S4" t="s">
+        <v>41</v>
       </c>
       <c r="T4" t="n">
-        <v>88.46</v>
+        <v>65.26</v>
       </c>
       <c r="U4" t="n">
-        <v>94.46</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>66.76</v>
+      </c>
+      <c r="V4" t="n">
+        <v>68.26</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
-      <c r="X4" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X4" t="n">
+        <v>63.51</v>
+      </c>
+      <c r="Y4" t="n">
+        <v>58.29</v>
+      </c>
+      <c r="Z4" t="n">
+        <v>64.76</v>
       </c>
       <c r="AA4" t="n">
-        <v>86.83</v>
-[...5 lines deleted...]
-        <v>92.31</v>
+        <v>66.87</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="B5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M5" t="n">
-        <v>200.0</v>
+        <v>9994.0</v>
       </c>
       <c r="N5" t="n">
-        <v>60.42</v>
+        <v>26.74</v>
       </c>
       <c r="O5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P5" t="s">
         <v>41</v>
       </c>
-      <c r="Q5" t="n">
-[...6 lines deleted...]
-        <v>66.75</v>
+      <c r="Q5" t="s">
+        <v>41</v>
+      </c>
+      <c r="R5" t="s">
+        <v>41</v>
+      </c>
+      <c r="S5" t="s">
+        <v>41</v>
       </c>
       <c r="T5" t="n">
-        <v>70.98</v>
+        <v>26.74</v>
       </c>
       <c r="U5" t="n">
-        <v>76.79</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>29.11</v>
+      </c>
+      <c r="V5" t="n">
+        <v>31.0</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
-      <c r="X5" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X5" t="n">
+        <v>24.16</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>23.86</v>
+      </c>
+      <c r="Z5" t="n">
+        <v>26.23</v>
       </c>
       <c r="AA5" t="n">
-        <v>56.99</v>
-[...5 lines deleted...]
-        <v>58.76</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" t="s">
         <v>58</v>
       </c>
-      <c r="B6" t="s">
+      <c r="J6" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" t="s">
         <v>59</v>
       </c>
-      <c r="C6" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M6" t="n">
-        <v>1530.0</v>
+        <v>942.0</v>
       </c>
       <c r="N6" t="n">
-        <v>6.96</v>
+        <v>47.1</v>
       </c>
       <c r="O6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
-      <c r="Q6" t="n">
-[...6 lines deleted...]
-        <v>13.22</v>
+      <c r="Q6" t="s">
+        <v>41</v>
+      </c>
+      <c r="R6" t="s">
+        <v>41</v>
+      </c>
+      <c r="S6" t="s">
+        <v>41</v>
       </c>
       <c r="T6" t="n">
-        <v>15.1</v>
+        <v>47.1</v>
       </c>
       <c r="U6" t="n">
-        <v>22.96</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>48.42</v>
+      </c>
+      <c r="V6" t="n">
+        <v>49.3</v>
       </c>
       <c r="W6" t="s">
         <v>41</v>
       </c>
-      <c r="X6" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X6" t="n">
+        <v>52.06</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>41.47</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>37.85</v>
       </c>
       <c r="AA6" t="n">
-        <v>5.90045364</v>
-[...5 lines deleted...]
-        <v>19.39</v>
+        <v>26.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
         <v>63</v>
       </c>
-      <c r="B7" t="s">
+      <c r="G7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" t="s">
         <v>64</v>
       </c>
-      <c r="C7" t="s">
+      <c r="K7" t="s">
         <v>65</v>
-      </c>
-[...22 lines deleted...]
-        <v>47</v>
       </c>
       <c r="L7" t="s">
         <v>66</v>
       </c>
       <c r="M7" t="n">
-        <v>1782.0</v>
+        <v>345965.0</v>
       </c>
       <c r="N7" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P7" t="s">
         <v>41</v>
       </c>
-      <c r="Q7" t="n">
-[...6 lines deleted...]
-        <v>11.68</v>
+      <c r="Q7" t="s">
+        <v>41</v>
+      </c>
+      <c r="R7" t="s">
+        <v>41</v>
+      </c>
+      <c r="S7" t="s">
+        <v>41</v>
       </c>
       <c r="T7" t="n">
-        <v>13.9</v>
+        <v>345965.0</v>
       </c>
       <c r="U7" t="n">
-        <v>32.38</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>361787.0</v>
+      </c>
+      <c r="V7" t="n">
+        <v>378461.0</v>
       </c>
       <c r="W7" t="s">
         <v>41</v>
       </c>
       <c r="X7" t="s">
         <v>41</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7" t="s">
         <v>41</v>
       </c>
       <c r="AA7" t="n">
-        <v>-3.25476992</v>
-[...5 lines deleted...]
-        <v>18.63</v>
+        <v>344540.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>67</v>
       </c>
       <c r="B8" t="s">
         <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
         <v>32</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" t="s">
         <v>33</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>34</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
+        <v>70</v>
+      </c>
+      <c r="J8" t="s">
         <v>36</v>
       </c>
-      <c r="I8" t="s">
+      <c r="K8" t="s">
         <v>37</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
+        <v>71</v>
+      </c>
+      <c r="M8" t="n">
+        <v>225.0</v>
+      </c>
+      <c r="N8" t="s">
         <v>39</v>
       </c>
-      <c r="L8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P8" t="s">
         <v>41</v>
       </c>
       <c r="Q8" t="n">
-        <v>58.93</v>
+        <v>45.06</v>
       </c>
       <c r="R8" t="n">
-        <v>60.98</v>
+        <v>53.37</v>
       </c>
       <c r="S8" t="n">
-        <v>62.52</v>
+        <v>62.43</v>
       </c>
       <c r="T8" t="n">
-        <v>51.64</v>
+        <v>38.87</v>
       </c>
       <c r="U8" t="n">
-        <v>69.52</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>64.29</v>
+      </c>
+      <c r="V8" t="n">
+        <v>76.53</v>
       </c>
       <c r="W8" t="s">
         <v>41</v>
       </c>
-      <c r="X8" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X8" t="n">
+        <v>45.06</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>12.93</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>17.7</v>
       </c>
       <c r="AA8" t="n">
-        <v>58.93</v>
-[...5 lines deleted...]
-        <v>50.53</v>
+        <v>21.85</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" t="s">
         <v>32</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" t="s">
         <v>34</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
+        <v>70</v>
+      </c>
+      <c r="J9" t="s">
         <v>36</v>
       </c>
-      <c r="I9" t="s">
+      <c r="K9" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="n">
-        <v>88253.0</v>
+        <v>450.0</v>
       </c>
       <c r="N9" t="n">
-        <v>91.51</v>
+        <v>77.05</v>
       </c>
       <c r="O9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P9" t="s">
         <v>41</v>
       </c>
-      <c r="Q9" t="n">
-[...6 lines deleted...]
-        <v>91.18</v>
+      <c r="Q9" t="s">
+        <v>41</v>
+      </c>
+      <c r="R9" t="s">
+        <v>41</v>
+      </c>
+      <c r="S9" t="s">
+        <v>41</v>
       </c>
       <c r="T9" t="n">
-        <v>92.24</v>
+        <v>77.05</v>
       </c>
       <c r="U9" t="n">
-        <v>93.26</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>79.23</v>
+      </c>
+      <c r="V9" t="n">
+        <v>81.93</v>
       </c>
       <c r="W9" t="s">
         <v>41</v>
       </c>
       <c r="X9" t="s">
         <v>41</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9" t="s">
         <v>41</v>
       </c>
       <c r="AA9" t="n">
-        <v>87.14226813</v>
-[...5 lines deleted...]
-        <v>88.15</v>
+        <v>71.8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>76</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" t="s">
         <v>78</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" t="s">
         <v>32</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G10" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" t="s">
         <v>34</v>
       </c>
-      <c r="G10" t="s">
+      <c r="I10" t="s">
         <v>35</v>
       </c>
-      <c r="H10" t="s">
+      <c r="J10" t="s">
         <v>36</v>
       </c>
-      <c r="I10" t="s">
+      <c r="K10" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="L10" t="s">
         <v>79</v>
       </c>
       <c r="M10" t="n">
-        <v>7618.0</v>
+        <v>72987.0</v>
       </c>
       <c r="N10" t="n">
-        <v>39.24</v>
+        <v>64.84</v>
       </c>
       <c r="O10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P10" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" t="n">
-[...6 lines deleted...]
-        <v>45.67</v>
+      <c r="Q10" t="s">
+        <v>41</v>
+      </c>
+      <c r="R10" t="s">
+        <v>41</v>
+      </c>
+      <c r="S10" t="s">
+        <v>41</v>
       </c>
       <c r="T10" t="n">
-        <v>47.81</v>
+        <v>64.84</v>
       </c>
       <c r="U10" t="n">
-        <v>52.12</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>71.57</v>
+      </c>
+      <c r="V10" t="n">
+        <v>80.5</v>
       </c>
       <c r="W10" t="s">
         <v>41</v>
       </c>
       <c r="X10" t="s">
         <v>41</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10" t="s">
         <v>41</v>
       </c>
       <c r="AA10" t="n">
-        <v>41.59</v>
-[...5 lines deleted...]
-        <v>39.46</v>
+        <v>59.32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>80</v>
       </c>
       <c r="B11" t="s">
         <v>81</v>
       </c>
       <c r="C11" t="s">
         <v>82</v>
       </c>
       <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" t="s">
         <v>32</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" t="s">
+        <v>37</v>
+      </c>
+      <c r="L11" t="s">
         <v>83</v>
       </c>
-      <c r="F11" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M11" t="n">
-        <v>244120.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>38380.0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>31.48</v>
       </c>
       <c r="O11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P11" t="s">
         <v>41</v>
       </c>
-      <c r="Q11" t="n">
-[...6 lines deleted...]
-        <v>4.38</v>
+      <c r="Q11" t="s">
+        <v>41</v>
+      </c>
+      <c r="R11" t="s">
+        <v>41</v>
+      </c>
+      <c r="S11" t="s">
+        <v>41</v>
       </c>
       <c r="T11" t="n">
-        <v>5.0</v>
+        <v>31.48</v>
       </c>
       <c r="U11" t="n">
-        <v>25.02</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>31.8</v>
+      </c>
+      <c r="V11" t="n">
+        <v>32.31</v>
       </c>
       <c r="W11" t="s">
         <v>41</v>
       </c>
       <c r="X11" t="s">
         <v>41</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11" t="s">
         <v>41</v>
       </c>
       <c r="AA11" t="n">
-        <v>2.13296739</v>
-[...5 lines deleted...]
-        <v>-1.57</v>
+        <v>31.93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" t="s">
         <v>85</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>86</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" t="s">
+        <v>37</v>
+      </c>
+      <c r="L12" t="s">
         <v>87</v>
       </c>
-      <c r="D12" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M12" t="n">
-        <v>6504.0</v>
+        <v>3500.0</v>
       </c>
       <c r="N12" t="n">
-        <v>37.76</v>
+        <v>72.95</v>
       </c>
       <c r="O12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P12" t="s">
         <v>41</v>
       </c>
-      <c r="Q12" t="n">
-[...6 lines deleted...]
-        <v>43.25</v>
+      <c r="Q12" t="s">
+        <v>41</v>
+      </c>
+      <c r="R12" t="s">
+        <v>41</v>
+      </c>
+      <c r="S12" t="s">
+        <v>41</v>
       </c>
       <c r="T12" t="n">
-        <v>44.75</v>
+        <v>72.95</v>
       </c>
       <c r="U12" t="n">
-        <v>50.13</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>78.29</v>
+      </c>
+      <c r="V12" t="n">
+        <v>80.91</v>
       </c>
       <c r="W12" t="s">
         <v>41</v>
       </c>
       <c r="X12" t="s">
         <v>41</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12" t="s">
         <v>41</v>
       </c>
       <c r="AA12" t="n">
-        <v>37.31308816</v>
-[...5 lines deleted...]
-        <v>57.88</v>
+        <v>40.38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" t="s">
         <v>91</v>
       </c>
-      <c r="B13" t="s">
+      <c r="J13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" t="s">
+        <v>37</v>
+      </c>
+      <c r="L13" t="s">
         <v>92</v>
       </c>
-      <c r="C13" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M13" t="n">
-        <v>22597.0</v>
+        <v>84.93</v>
       </c>
       <c r="N13" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P13" t="s">
         <v>41</v>
       </c>
       <c r="Q13" t="n">
-        <v>44.34</v>
+        <v>87.14</v>
       </c>
       <c r="R13" t="n">
-        <v>5.13</v>
+        <v>90.64</v>
       </c>
       <c r="S13" t="n">
-        <v>5.58</v>
+        <v>91.18</v>
       </c>
       <c r="T13" t="n">
-        <v>4.52</v>
+        <v>88.34</v>
       </c>
       <c r="U13" t="n">
-        <v>12.77</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>90.22</v>
+      </c>
+      <c r="V13" t="n">
+        <v>92.1</v>
       </c>
       <c r="W13" t="s">
         <v>41</v>
       </c>
-      <c r="X13" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X13" t="n">
+        <v>87.14226813</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>87.7</v>
+      </c>
+      <c r="Z13" t="n">
+        <v>88.15</v>
       </c>
       <c r="AA13" t="n">
-        <v>44.34216931</v>
-[...5 lines deleted...]
-        <v>230.67</v>
+        <v>84.93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" t="s">
+        <v>33</v>
+      </c>
+      <c r="H14" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" t="s">
+        <v>36</v>
+      </c>
+      <c r="K14" t="s">
+        <v>37</v>
+      </c>
+      <c r="L14" t="s">
         <v>96</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" t="n">
-        <v>17.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>66780.0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>92.04</v>
       </c>
       <c r="O14" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P14" t="s">
         <v>41</v>
       </c>
-      <c r="Q14" t="n">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="Q14" t="s">
+        <v>41</v>
+      </c>
+      <c r="R14" t="s">
+        <v>41</v>
+      </c>
+      <c r="S14" t="s">
+        <v>41</v>
       </c>
       <c r="T14" t="n">
-        <v>3.7</v>
+        <v>92.04</v>
       </c>
       <c r="U14" t="n">
-        <v>17.86</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>93.21</v>
+      </c>
+      <c r="V14" t="n">
+        <v>94.23</v>
       </c>
       <c r="W14" t="s">
         <v>41</v>
       </c>
-      <c r="X14" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X14" t="n">
+        <v>94.09</v>
+      </c>
+      <c r="Y14" t="n">
+        <v>92.57</v>
+      </c>
+      <c r="Z14" t="n">
+        <v>91.96</v>
       </c>
       <c r="AA14" t="n">
-        <v>35.29411765</v>
-[...5 lines deleted...]
-        <v>32.0</v>
+        <v>87.18</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D15" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" t="s">
+        <v>34</v>
+      </c>
+      <c r="I15" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15" t="s">
         <v>100</v>
       </c>
-      <c r="F15" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M15" t="n">
-        <v>255.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>31103.0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>81.48</v>
       </c>
       <c r="O15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P15" t="s">
         <v>41</v>
       </c>
-      <c r="Q15" t="n">
-[...6 lines deleted...]
-        <v>0.0</v>
+      <c r="Q15" t="s">
+        <v>41</v>
+      </c>
+      <c r="R15" t="s">
+        <v>41</v>
+      </c>
+      <c r="S15" t="s">
+        <v>41</v>
       </c>
       <c r="T15" t="n">
-        <v>0.0</v>
+        <v>81.48</v>
       </c>
       <c r="U15" t="n">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>84.67</v>
+      </c>
+      <c r="V15" t="n">
+        <v>87.98</v>
       </c>
       <c r="W15" t="s">
         <v>41</v>
       </c>
-      <c r="X15" t="s">
-        <v>41</v>
+      <c r="X15" t="n">
+        <v>76.14</v>
       </c>
       <c r="Y15" t="s">
         <v>41</v>
       </c>
-      <c r="Z15" t="s">
-        <v>41</v>
+      <c r="Z15" t="n">
+        <v>81.62</v>
       </c>
       <c r="AA15" t="n">
-        <v>63.14</v>
-[...5 lines deleted...]
-        <v>-2.0</v>
+        <v>80.34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C16" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="D16" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I16" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" t="s">
         <v>36</v>
       </c>
-      <c r="I16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="L16" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="M16" t="n">
-        <v>381.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1996.0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>85.5</v>
       </c>
       <c r="O16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P16" t="s">
         <v>41</v>
       </c>
-      <c r="Q16" t="n">
-[...6 lines deleted...]
-        <v>6.03</v>
+      <c r="Q16" t="s">
+        <v>41</v>
+      </c>
+      <c r="R16" t="s">
+        <v>41</v>
+      </c>
+      <c r="S16" t="s">
+        <v>41</v>
       </c>
       <c r="T16" t="n">
-        <v>7.44</v>
+        <v>85.5</v>
       </c>
       <c r="U16" t="n">
-        <v>27.49</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>87.21</v>
+      </c>
+      <c r="V16" t="n">
+        <v>89.32</v>
       </c>
       <c r="W16" t="s">
         <v>41</v>
       </c>
-      <c r="X16" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X16" t="n">
+        <v>76.19</v>
+      </c>
+      <c r="Y16" t="n">
+        <v>86.51</v>
+      </c>
+      <c r="Z16" t="n">
+        <v>85.42</v>
       </c>
       <c r="AA16" t="n">
-        <v>-1.31233596</v>
-[...5 lines deleted...]
-        <v>10.1</v>
+        <v>88.67</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B17" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C17" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D17" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H17" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I17" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="J17" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="K17" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="L17" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="M17" t="n">
-        <v>1504.0</v>
+        <v>472.98</v>
       </c>
       <c r="N17" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P17" t="s">
         <v>41</v>
       </c>
-      <c r="Q17" t="n">
-[...6 lines deleted...]
-        <v>3.91</v>
+      <c r="Q17" t="s">
+        <v>41</v>
+      </c>
+      <c r="R17" t="s">
+        <v>41</v>
+      </c>
+      <c r="S17" t="s">
+        <v>41</v>
       </c>
       <c r="T17" t="n">
-        <v>3.4</v>
+        <v>473.0</v>
       </c>
       <c r="U17" t="n">
-        <v>17.31</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>504.0</v>
+      </c>
+      <c r="V17" t="n">
+        <v>517.0</v>
       </c>
       <c r="W17" t="s">
         <v>41</v>
       </c>
       <c r="X17" t="s">
         <v>41</v>
       </c>
       <c r="Y17" t="s">
         <v>41</v>
       </c>
       <c r="Z17" t="s">
         <v>41</v>
       </c>
       <c r="AA17" t="n">
-        <v>9.18</v>
-[...5 lines deleted...]
-        <v>8.1</v>
+        <v>866.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B18" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C18" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D18" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F18" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I18" t="s">
+        <v>70</v>
+      </c>
+      <c r="J18" t="s">
         <v>36</v>
       </c>
-      <c r="I18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K18" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="L18" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="M18" t="n">
-        <v>2433.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>53000.0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>15.43</v>
       </c>
       <c r="O18" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P18" t="s">
         <v>41</v>
       </c>
-      <c r="Q18" t="n">
-[...6 lines deleted...]
-        <v>8.37</v>
+      <c r="Q18" t="s">
+        <v>41</v>
+      </c>
+      <c r="R18" t="s">
+        <v>41</v>
+      </c>
+      <c r="S18" t="s">
+        <v>41</v>
       </c>
       <c r="T18" t="n">
-        <v>8.32</v>
+        <v>15.43</v>
       </c>
       <c r="U18" t="n">
-        <v>28.17</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>32.22</v>
+      </c>
+      <c r="V18" t="n">
+        <v>50.1</v>
       </c>
       <c r="W18" t="s">
         <v>41</v>
       </c>
       <c r="X18" t="s">
         <v>41</v>
       </c>
       <c r="Y18" t="s">
         <v>41</v>
       </c>
       <c r="Z18" t="s">
         <v>41</v>
       </c>
       <c r="AA18" t="n">
-        <v>7.93259351</v>
-[...5 lines deleted...]
-        <v>19.92</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B19" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C19" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D19" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F19" t="s">
-        <v>45</v>
+        <v>118</v>
       </c>
       <c r="G19" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I19" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="K19" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="L19" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="M19" t="n">
-        <v>610.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>6550.0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>6550.0</v>
       </c>
       <c r="O19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P19" t="s">
         <v>41</v>
       </c>
-      <c r="Q19" t="n">
-[...6 lines deleted...]
-        <v>4.1</v>
+      <c r="Q19" t="s">
+        <v>41</v>
+      </c>
+      <c r="R19" t="s">
+        <v>41</v>
+      </c>
+      <c r="S19" t="s">
+        <v>41</v>
       </c>
       <c r="T19" t="n">
-        <v>3.65</v>
+        <v>6550.0</v>
       </c>
       <c r="U19" t="n">
-        <v>12.96</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>8321.0</v>
+      </c>
+      <c r="V19" t="n">
+        <v>9610.0</v>
       </c>
       <c r="W19" t="s">
         <v>41</v>
       </c>
       <c r="X19" t="s">
         <v>41</v>
       </c>
       <c r="Y19" t="s">
         <v>41</v>
       </c>
       <c r="Z19" t="s">
         <v>41</v>
       </c>
       <c r="AA19" t="n">
-        <v>6.39344262</v>
-[...5 lines deleted...]
-        <v>-3.12</v>
+        <v>4602.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B20" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C20" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D20" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="F20" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H20" t="s">
+        <v>34</v>
+      </c>
+      <c r="I20" t="s">
+        <v>70</v>
+      </c>
+      <c r="J20" t="s">
         <v>36</v>
       </c>
-      <c r="I20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K20" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="L20" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="M20" t="n">
-        <v>46.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>7057.0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>40.62</v>
       </c>
       <c r="O20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P20" t="s">
         <v>41</v>
       </c>
-      <c r="Q20" t="n">
-[...6 lines deleted...]
-        <v>27.63</v>
+      <c r="Q20" t="s">
+        <v>41</v>
+      </c>
+      <c r="R20" t="s">
+        <v>41</v>
+      </c>
+      <c r="S20" t="s">
+        <v>41</v>
       </c>
       <c r="T20" t="n">
-        <v>39.18</v>
+        <v>40.62</v>
       </c>
       <c r="U20" t="n">
-        <v>52.59</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>45.46</v>
+      </c>
+      <c r="V20" t="n">
+        <v>51.83</v>
       </c>
       <c r="W20" t="s">
         <v>41</v>
       </c>
       <c r="X20" t="s">
         <v>41</v>
       </c>
       <c r="Y20" t="s">
         <v>41</v>
       </c>
       <c r="Z20" t="s">
         <v>41</v>
       </c>
       <c r="AA20" t="n">
-        <v>19.57</v>
-[...5 lines deleted...]
-        <v>25.81</v>
+        <v>3.42</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" t="s">
+        <v>113</v>
+      </c>
+      <c r="F21" t="s">
+        <v>127</v>
+      </c>
+      <c r="G21" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" t="s">
+        <v>128</v>
+      </c>
+      <c r="J21" t="s">
+        <v>64</v>
+      </c>
+      <c r="K21" t="s">
+        <v>65</v>
+      </c>
+      <c r="L21" t="s">
         <v>129</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" t="n">
-        <v>2715.0</v>
+        <v>30.0</v>
       </c>
       <c r="N21" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O21" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P21" t="s">
         <v>41</v>
       </c>
-      <c r="Q21" t="n">
-[...6 lines deleted...]
-        <v>6.03</v>
+      <c r="Q21" t="s">
+        <v>41</v>
+      </c>
+      <c r="R21" t="s">
+        <v>41</v>
+      </c>
+      <c r="S21" t="s">
+        <v>41</v>
       </c>
       <c r="T21" t="n">
-        <v>5.53</v>
+        <v>30.0</v>
       </c>
       <c r="U21" t="n">
-        <v>18.19</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>60.0</v>
+      </c>
+      <c r="V21" t="n">
+        <v>90.0</v>
       </c>
       <c r="W21" t="s">
         <v>41</v>
       </c>
       <c r="X21" t="s">
         <v>41</v>
       </c>
       <c r="Y21" t="s">
         <v>41</v>
       </c>
       <c r="Z21" t="s">
         <v>41</v>
       </c>
       <c r="AA21" t="n">
-        <v>5.86</v>
-[...5 lines deleted...]
-        <v>-4.7</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B22" t="s">
+        <v>131</v>
+      </c>
+      <c r="C22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D22" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" t="s">
         <v>133</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
         <v>134</v>
       </c>
-      <c r="C22" t="s">
+      <c r="G22" t="s">
+        <v>33</v>
+      </c>
+      <c r="H22" t="s">
+        <v>34</v>
+      </c>
+      <c r="I22" t="s">
+        <v>70</v>
+      </c>
+      <c r="J22" t="s">
+        <v>64</v>
+      </c>
+      <c r="K22" t="s">
+        <v>65</v>
+      </c>
+      <c r="L22" t="s">
         <v>135</v>
       </c>
-      <c r="D22" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M22" t="n">
-        <v>137.0</v>
+        <v>30.0</v>
       </c>
       <c r="N22" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P22" t="s">
         <v>41</v>
       </c>
-      <c r="Q22" t="n">
-[...6 lines deleted...]
-        <v>-1.57</v>
+      <c r="Q22" t="s">
+        <v>41</v>
+      </c>
+      <c r="R22" t="s">
+        <v>41</v>
+      </c>
+      <c r="S22" t="s">
+        <v>41</v>
       </c>
       <c r="T22" t="n">
-        <v>-1.6</v>
+        <v>30.0</v>
       </c>
       <c r="U22" t="n">
-        <v>-11.38</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>60.0</v>
+      </c>
+      <c r="V22" t="n">
+        <v>90.0</v>
       </c>
       <c r="W22" t="s">
         <v>41</v>
       </c>
       <c r="X22" t="s">
         <v>41</v>
       </c>
       <c r="Y22" t="s">
         <v>41</v>
       </c>
       <c r="Z22" t="s">
         <v>41</v>
       </c>
       <c r="AA22" t="n">
-        <v>-5.84</v>
-[...5 lines deleted...]
-        <v>1.64</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B23" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D23" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F23" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G23" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="H23" t="s">
+        <v>34</v>
+      </c>
+      <c r="I23" t="s">
+        <v>70</v>
+      </c>
+      <c r="J23" t="s">
         <v>36</v>
       </c>
-      <c r="I23" t="s">
+      <c r="K23" t="s">
+        <v>37</v>
+      </c>
+      <c r="L23" t="s">
         <v>139</v>
       </c>
-      <c r="J23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M23" t="n">
-        <v>132.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>892.0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0.78</v>
       </c>
       <c r="O23" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P23" t="s">
         <v>41</v>
       </c>
-      <c r="Q23" t="n">
-[...6 lines deleted...]
-        <v>-3.23</v>
+      <c r="Q23" t="s">
+        <v>41</v>
+      </c>
+      <c r="R23" t="s">
+        <v>41</v>
+      </c>
+      <c r="S23" t="s">
+        <v>41</v>
       </c>
       <c r="T23" t="n">
-        <v>-3.33</v>
+        <v>0.78</v>
       </c>
       <c r="U23" t="n">
-        <v>-12.93</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>0.92</v>
+      </c>
+      <c r="V23" t="n">
+        <v>1.03</v>
       </c>
       <c r="W23" t="s">
         <v>41</v>
       </c>
       <c r="X23" t="s">
         <v>41</v>
       </c>
       <c r="Y23" t="s">
         <v>41</v>
       </c>
       <c r="Z23" t="s">
         <v>41</v>
       </c>
       <c r="AA23" t="n">
-        <v>-3.03030303</v>
-[...5 lines deleted...]
-        <v>-10.24</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C24" t="s">
+        <v>142</v>
+      </c>
+      <c r="D24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" t="s">
+        <v>133</v>
+      </c>
+      <c r="F24" t="s">
+        <v>143</v>
+      </c>
+      <c r="G24" t="s">
+        <v>33</v>
+      </c>
+      <c r="H24" t="s">
+        <v>34</v>
+      </c>
+      <c r="I24" t="s">
+        <v>144</v>
+      </c>
+      <c r="J24" t="s">
+        <v>64</v>
+      </c>
+      <c r="K24" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" t="s">
         <v>145</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" t="n">
-        <v>534340.0</v>
+        <v>10568.0</v>
       </c>
       <c r="N24" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O24" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P24" t="s">
         <v>41</v>
       </c>
-      <c r="Q24" t="n">
-[...6 lines deleted...]
-        <v>3.08</v>
+      <c r="Q24" t="s">
+        <v>41</v>
+      </c>
+      <c r="R24" t="s">
+        <v>41</v>
+      </c>
+      <c r="S24" t="s">
+        <v>41</v>
       </c>
       <c r="T24" t="n">
-        <v>2.92</v>
+        <v>10568.0</v>
       </c>
       <c r="U24" t="n">
-        <v>15.93</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>11581.0</v>
+      </c>
+      <c r="V24" t="n">
+        <v>12692.0</v>
       </c>
       <c r="W24" t="s">
         <v>41</v>
       </c>
       <c r="X24" t="s">
         <v>41</v>
       </c>
       <c r="Y24" t="s">
         <v>41</v>
       </c>
       <c r="Z24" t="s">
         <v>41</v>
       </c>
       <c r="AA24" t="n">
-        <v>2.99154097</v>
-[...5 lines deleted...]
-        <v>339.42</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C25" t="s">
+        <v>148</v>
+      </c>
+      <c r="D25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" t="s">
+        <v>133</v>
+      </c>
+      <c r="F25" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" t="s">
+        <v>33</v>
+      </c>
+      <c r="H25" t="s">
+        <v>34</v>
+      </c>
+      <c r="I25" t="s">
+        <v>35</v>
+      </c>
+      <c r="J25" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" t="s">
+        <v>65</v>
+      </c>
+      <c r="L25" t="s">
         <v>149</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" t="n">
-        <v>362905.0</v>
+        <v>3956.0</v>
       </c>
       <c r="N25" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O25" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P25" t="s">
         <v>41</v>
       </c>
-      <c r="Q25" t="n">
-[...6 lines deleted...]
-        <v>1.84</v>
+      <c r="Q25" t="s">
+        <v>41</v>
+      </c>
+      <c r="R25" t="s">
+        <v>41</v>
+      </c>
+      <c r="S25" t="s">
+        <v>41</v>
       </c>
       <c r="T25" t="n">
-        <v>2.05</v>
+        <v>3956.0</v>
       </c>
       <c r="U25" t="n">
-        <v>8.67</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>5236.0</v>
+      </c>
+      <c r="V25" t="n">
+        <v>6515.0</v>
       </c>
       <c r="W25" t="s">
         <v>41</v>
       </c>
       <c r="X25" t="s">
         <v>41</v>
       </c>
       <c r="Y25" t="s">
         <v>41</v>
       </c>
       <c r="Z25" t="s">
         <v>41</v>
       </c>
       <c r="AA25" t="n">
-        <v>18.38</v>
-[...5 lines deleted...]
-        <v>-31.92</v>
+        <v>3255.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B26" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C26" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D26" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="F26" t="s">
-        <v>45</v>
+        <v>153</v>
       </c>
       <c r="G26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H26" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I26" t="s">
-        <v>153</v>
+        <v>70</v>
       </c>
       <c r="J26" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="K26" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="L26" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="M26" t="n">
-        <v>170.0</v>
+        <v>972.0</v>
       </c>
       <c r="N26" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O26" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P26" t="s">
         <v>41</v>
       </c>
-      <c r="Q26" t="n">
-[...6 lines deleted...]
-        <v>1.72</v>
+      <c r="Q26" t="s">
+        <v>41</v>
+      </c>
+      <c r="R26" t="s">
+        <v>41</v>
+      </c>
+      <c r="S26" t="s">
+        <v>41</v>
       </c>
       <c r="T26" t="n">
-        <v>1.13</v>
+        <v>972.0</v>
       </c>
       <c r="U26" t="n">
-        <v>5.03</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>1403.0</v>
+      </c>
+      <c r="V26" t="n">
+        <v>1834.0</v>
       </c>
       <c r="W26" t="s">
         <v>41</v>
       </c>
       <c r="X26" t="s">
         <v>41</v>
       </c>
       <c r="Y26" t="s">
         <v>41</v>
       </c>
       <c r="Z26" t="s">
         <v>41</v>
       </c>
       <c r="AA26" t="n">
-        <v>1.18</v>
-[...5 lines deleted...]
-        <v>-0.5</v>
+        <v>995.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27" t="s">
+        <v>156</v>
+      </c>
+      <c r="C27" t="s">
+        <v>157</v>
+      </c>
+      <c r="D27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G27" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" t="s">
+        <v>34</v>
+      </c>
+      <c r="I27" t="s">
+        <v>70</v>
+      </c>
+      <c r="J27" t="s">
+        <v>36</v>
+      </c>
+      <c r="K27" t="s">
+        <v>37</v>
+      </c>
+      <c r="L27" t="s">
         <v>159</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" t="n">
-        <v>701.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>180150.0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>52.45</v>
       </c>
       <c r="O27" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P27" t="s">
         <v>41</v>
       </c>
-      <c r="Q27" t="n">
-[...6 lines deleted...]
-        <v>2.96</v>
+      <c r="Q27" t="s">
+        <v>41</v>
+      </c>
+      <c r="R27" t="s">
+        <v>41</v>
+      </c>
+      <c r="S27" t="s">
+        <v>41</v>
       </c>
       <c r="T27" t="n">
-        <v>2.61</v>
+        <v>52.45</v>
       </c>
       <c r="U27" t="n">
-        <v>8.52</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>63.16</v>
+      </c>
+      <c r="V27" t="n">
+        <v>73.17</v>
       </c>
       <c r="W27" t="s">
         <v>41</v>
       </c>
       <c r="X27" t="s">
         <v>41</v>
       </c>
       <c r="Y27" t="s">
         <v>41</v>
       </c>
       <c r="Z27" t="s">
         <v>41</v>
       </c>
       <c r="AA27" t="n">
-        <v>3.2810271</v>
-[...5 lines deleted...]
-        <v>8.0</v>
+        <v>97.76</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B28" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C28" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D28" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="F28" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H28" t="s">
+        <v>34</v>
+      </c>
+      <c r="I28" t="s">
+        <v>70</v>
+      </c>
+      <c r="J28" t="s">
         <v>36</v>
       </c>
-      <c r="I28" t="s">
+      <c r="K28" t="s">
+        <v>37</v>
+      </c>
+      <c r="L28" t="s">
         <v>163</v>
       </c>
-      <c r="J28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M28" t="n">
-        <v>324340.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>100000.0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>29.11</v>
       </c>
       <c r="O28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P28" t="s">
         <v>41</v>
       </c>
-      <c r="Q28" t="n">
-[...6 lines deleted...]
-        <v>2.22</v>
+      <c r="Q28" t="s">
+        <v>41</v>
+      </c>
+      <c r="R28" t="s">
+        <v>41</v>
+      </c>
+      <c r="S28" t="s">
+        <v>41</v>
       </c>
       <c r="T28" t="n">
-        <v>2.18</v>
+        <v>29.11</v>
       </c>
       <c r="U28" t="n">
-        <v>11.37</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>45.02</v>
+      </c>
+      <c r="V28" t="n">
+        <v>59.9</v>
       </c>
       <c r="W28" t="s">
         <v>41</v>
       </c>
       <c r="X28" t="s">
         <v>41</v>
       </c>
       <c r="Y28" t="s">
         <v>41</v>
       </c>
       <c r="Z28" t="s">
         <v>41</v>
       </c>
       <c r="AA28" t="n">
-        <v>1.634396</v>
-[...5 lines deleted...]
-        <v>1.18</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B29" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C29" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="F29" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H29" t="s">
+        <v>34</v>
+      </c>
+      <c r="I29" t="s">
+        <v>70</v>
+      </c>
+      <c r="J29" t="s">
         <v>36</v>
       </c>
-      <c r="I29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K29" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="L29" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="M29" t="n">
-        <v>123284.0</v>
+        <v>177.0</v>
       </c>
       <c r="N29" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="O29" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P29" t="s">
         <v>41</v>
       </c>
       <c r="Q29" t="n">
-        <v>-4.32</v>
+        <v>86.83</v>
       </c>
       <c r="R29" t="n">
-        <v>8.76</v>
+        <v>87.21</v>
       </c>
       <c r="S29" t="n">
-        <v>3.25</v>
+        <v>89.43</v>
       </c>
       <c r="T29" t="n">
-        <v>1.68</v>
+        <v>44.12</v>
       </c>
       <c r="U29" t="n">
-        <v>7.54</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>52.94</v>
+      </c>
+      <c r="V29" t="n">
+        <v>61.76</v>
       </c>
       <c r="W29" t="s">
         <v>41</v>
       </c>
-      <c r="X29" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X29" t="n">
+        <v>86.83</v>
+      </c>
+      <c r="Y29" t="n">
+        <v>92.2</v>
+      </c>
+      <c r="Z29" t="n">
+        <v>92.31</v>
       </c>
       <c r="AA29" t="n">
-        <v>-4.32010642</v>
-[...5 lines deleted...]
-        <v>-0.29</v>
+        <v>54.04</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B30" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30" t="s">
+        <v>33</v>
+      </c>
+      <c r="H30" t="s">
         <v>34</v>
       </c>
-      <c r="G30" t="s">
-[...2 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
+        <v>128</v>
+      </c>
+      <c r="J30" t="s">
         <v>36</v>
       </c>
-      <c r="I30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K30" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="L30" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="M30" t="n">
-        <v>1450.0</v>
+        <v>6504.0</v>
       </c>
       <c r="N30" t="n">
-        <v>46.15</v>
+        <v>5.1</v>
       </c>
       <c r="O30" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P30" t="s">
         <v>41</v>
       </c>
       <c r="Q30" t="n">
-        <v>47.01</v>
+        <v>37.31</v>
       </c>
       <c r="R30" t="n">
-        <v>48.0</v>
+        <v>41.47</v>
       </c>
       <c r="S30" t="n">
-        <v>48.99</v>
+        <v>43.25</v>
       </c>
       <c r="T30" t="n">
-        <v>49.99</v>
+        <v>57.88</v>
       </c>
       <c r="U30" t="n">
-        <v>54.99</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>57.93</v>
+      </c>
+      <c r="V30" t="n">
+        <v>58.04</v>
       </c>
       <c r="W30" t="s">
         <v>41</v>
       </c>
-      <c r="X30" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X30" t="n">
+        <v>37.31308816</v>
+      </c>
+      <c r="Y30" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="Z30" t="n">
+        <v>57.88</v>
       </c>
       <c r="AA30" t="n">
-        <v>47.01</v>
-[...5 lines deleted...]
-        <v>68.88</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B31" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C31" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F31" t="s">
+        <v>32</v>
+      </c>
+      <c r="G31" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" t="s">
         <v>34</v>
       </c>
-      <c r="G31" t="s">
-[...2 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
+        <v>70</v>
+      </c>
+      <c r="J31" t="s">
         <v>36</v>
       </c>
-      <c r="I31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="L31" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="M31" t="n">
-        <v>19697.0</v>
+        <v>10241.0</v>
       </c>
       <c r="N31" t="n">
-        <v>48.02</v>
+        <v>68.0</v>
       </c>
       <c r="O31" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P31" t="s">
         <v>41</v>
       </c>
-      <c r="Q31" t="n">
-[...6 lines deleted...]
-        <v>51.0</v>
+      <c r="Q31" t="s">
+        <v>41</v>
+      </c>
+      <c r="R31" t="s">
+        <v>41</v>
+      </c>
+      <c r="S31" t="s">
+        <v>41</v>
       </c>
       <c r="T31" t="n">
-        <v>52.0</v>
+        <v>68.0</v>
       </c>
       <c r="U31" t="n">
-        <v>57.0</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>70.3</v>
+      </c>
+      <c r="V31" t="n">
+        <v>72.0</v>
       </c>
       <c r="W31" t="s">
         <v>41</v>
       </c>
       <c r="X31" t="s">
         <v>41</v>
       </c>
       <c r="Y31" t="s">
         <v>41</v>
       </c>
       <c r="Z31" t="s">
         <v>41</v>
       </c>
       <c r="AA31" t="n">
-        <v>49.0</v>
-[...5 lines deleted...]
-        <v>68.93</v>
+        <v>67.04</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B32" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C32" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="F32" t="s">
+        <v>32</v>
+      </c>
+      <c r="G32" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" t="s">
         <v>34</v>
       </c>
-      <c r="G32" t="s">
-[...2 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
+        <v>35</v>
+      </c>
+      <c r="J32" t="s">
         <v>36</v>
       </c>
-      <c r="I32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K32" t="s">
+        <v>37</v>
+      </c>
+      <c r="L32" t="s">
+        <v>180</v>
+      </c>
+      <c r="M32" t="n">
+        <v>44.96</v>
+      </c>
+      <c r="N32" t="s">
         <v>39</v>
       </c>
-      <c r="L32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O32" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P32" t="s">
         <v>41</v>
       </c>
       <c r="Q32" t="n">
-        <v>0.14</v>
+        <v>41.59</v>
       </c>
       <c r="R32" t="n">
-        <v>0.17</v>
+        <v>42.8</v>
       </c>
       <c r="S32" t="n">
-        <v>0.14</v>
+        <v>45.67</v>
       </c>
       <c r="T32" t="n">
-        <v>0.13</v>
+        <v>44.81</v>
       </c>
       <c r="U32" t="n">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>59.99</v>
+      </c>
+      <c r="V32" t="n">
+        <v>71.5</v>
       </c>
       <c r="W32" t="s">
         <v>41</v>
       </c>
-      <c r="X32" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X32" t="n">
+        <v>41.59</v>
+      </c>
+      <c r="Y32" t="n">
+        <v>28.26</v>
+      </c>
+      <c r="Z32" t="n">
+        <v>39.46</v>
       </c>
       <c r="AA32" t="n">
-        <v>0.14</v>
-[...5 lines deleted...]
-        <v>0.23</v>
+        <v>44.96</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="C33" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="D33" t="s">
-        <v>191</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="F33" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33" t="s">
         <v>34</v>
       </c>
-      <c r="G33" t="s">
-[...2 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
+        <v>49</v>
+      </c>
+      <c r="J33" t="s">
         <v>36</v>
       </c>
-      <c r="I33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K33" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="L33" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="M33" t="n">
-        <v>695.0</v>
+        <v>29.0</v>
       </c>
       <c r="N33" t="n">
-        <v>66.44</v>
+        <v>0.91</v>
       </c>
       <c r="O33" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P33" t="s">
         <v>41</v>
       </c>
-      <c r="Q33" t="n">
-[...6 lines deleted...]
-        <v>76.79</v>
+      <c r="Q33" t="s">
+        <v>41</v>
+      </c>
+      <c r="R33" t="s">
+        <v>41</v>
+      </c>
+      <c r="S33" t="s">
+        <v>41</v>
       </c>
       <c r="T33" t="n">
-        <v>81.39</v>
+        <v>0.91</v>
       </c>
       <c r="U33" t="n">
-        <v>86.47</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>1.2</v>
+      </c>
+      <c r="V33" t="n">
+        <v>1.48</v>
       </c>
       <c r="W33" t="s">
         <v>41</v>
       </c>
-      <c r="X33" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X33" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="Y33" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="Z33" t="n">
+        <v>0.8</v>
       </c>
       <c r="AA33" t="n">
-        <v>69.84</v>
-[...5 lines deleted...]
-        <v>78.57</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="B34" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C34" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="D34" t="s">
-        <v>191</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
-        <v>198</v>
+        <v>171</v>
       </c>
       <c r="F34" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G34" t="s">
+        <v>33</v>
+      </c>
+      <c r="H34" t="s">
+        <v>34</v>
+      </c>
+      <c r="I34" t="s">
         <v>35</v>
       </c>
-      <c r="H34" t="s">
+      <c r="J34" t="s">
         <v>36</v>
       </c>
-      <c r="I34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K34" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="L34" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="M34" t="n">
-        <v>283192.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>5846.0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>60.45</v>
       </c>
       <c r="O34" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P34" t="s">
         <v>41</v>
       </c>
-      <c r="Q34" t="n">
-[...6 lines deleted...]
-        <v>3.2</v>
+      <c r="Q34" t="s">
+        <v>41</v>
+      </c>
+      <c r="R34" t="s">
+        <v>41</v>
+      </c>
+      <c r="S34" t="s">
+        <v>41</v>
       </c>
       <c r="T34" t="n">
-        <v>3.58</v>
+        <v>60.45</v>
       </c>
       <c r="U34" t="n">
-        <v>16.15</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>76.61</v>
+      </c>
+      <c r="V34" t="n">
+        <v>87.59</v>
       </c>
       <c r="W34" t="s">
         <v>41</v>
       </c>
-      <c r="X34" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X34" t="n">
+        <v>36.04</v>
+      </c>
+      <c r="Y34" t="n">
+        <v>42.13</v>
+      </c>
+      <c r="Z34" t="n">
+        <v>53.96</v>
       </c>
       <c r="AA34" t="n">
-        <v>137.92</v>
-[...5 lines deleted...]
-        <v>54.22</v>
+        <v>60.61</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="B35" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="C35" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="D35" t="s">
-        <v>191</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
-        <v>198</v>
+        <v>171</v>
       </c>
       <c r="F35" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G35" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H35" t="s">
+        <v>34</v>
+      </c>
+      <c r="I35" t="s">
+        <v>58</v>
+      </c>
+      <c r="J35" t="s">
         <v>36</v>
       </c>
-      <c r="I35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K35" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="M35" t="n">
-        <v>90428.0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>200.0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>28.57</v>
       </c>
       <c r="O35" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="P35" t="s">
         <v>41</v>
       </c>
-      <c r="Q35" t="n">
-[...6 lines deleted...]
-        <v>4.4</v>
+      <c r="Q35" t="s">
+        <v>41</v>
+      </c>
+      <c r="R35" t="s">
+        <v>41</v>
+      </c>
+      <c r="S35" t="s">
+        <v>41</v>
       </c>
       <c r="T35" t="n">
-        <v>4.49</v>
+        <v>28.57</v>
       </c>
       <c r="U35" t="n">
-        <v>17.81</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>30.41</v>
+      </c>
+      <c r="V35" t="n">
+        <v>31.32</v>
       </c>
       <c r="W35" t="s">
         <v>41</v>
       </c>
-      <c r="X35" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X35" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="Y35" t="n">
+        <v>13.53</v>
+      </c>
+      <c r="Z35" t="n">
+        <v>27.71</v>
       </c>
       <c r="AA35" t="n">
-        <v>26.8</v>
-[...5 lines deleted...]
-        <v>102.73</v>
+        <v>9.71</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>193</v>
+      </c>
+      <c r="B36" t="s">
+        <v>194</v>
+      </c>
+      <c r="C36" t="s">
+        <v>195</v>
+      </c>
+      <c r="D36" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" t="s">
+        <v>171</v>
+      </c>
+      <c r="F36" t="s">
+        <v>196</v>
+      </c>
+      <c r="G36" t="s">
+        <v>33</v>
+      </c>
+      <c r="H36" t="s">
+        <v>34</v>
+      </c>
+      <c r="I36" t="s">
+        <v>70</v>
+      </c>
+      <c r="J36" t="s">
+        <v>64</v>
+      </c>
+      <c r="K36" t="s">
+        <v>65</v>
+      </c>
+      <c r="L36" t="s">
+        <v>197</v>
+      </c>
+      <c r="M36" t="n">
+        <v>46942.0</v>
+      </c>
+      <c r="N36" t="s">
+        <v>39</v>
+      </c>
+      <c r="O36" t="s">
+        <v>40</v>
+      </c>
+      <c r="P36" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>41</v>
+      </c>
+      <c r="R36" t="s">
+        <v>41</v>
+      </c>
+      <c r="S36" t="s">
+        <v>41</v>
+      </c>
+      <c r="T36" t="n">
+        <v>46942.0</v>
+      </c>
+      <c r="U36" t="n">
+        <v>60834.0</v>
+      </c>
+      <c r="V36" t="n">
+        <v>74727.0</v>
+      </c>
+      <c r="W36" t="s">
+        <v>41</v>
+      </c>
+      <c r="X36" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA36" t="n">
+        <v>5862.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" t="s">
+        <v>200</v>
+      </c>
+      <c r="D37" t="s">
+        <v>201</v>
+      </c>
+      <c r="E37" t="s">
+        <v>202</v>
+      </c>
+      <c r="F37" t="s">
+        <v>32</v>
+      </c>
+      <c r="G37" t="s">
+        <v>33</v>
+      </c>
+      <c r="H37" t="s">
+        <v>34</v>
+      </c>
+      <c r="I37" t="s">
+        <v>58</v>
+      </c>
+      <c r="J37" t="s">
+        <v>36</v>
+      </c>
+      <c r="K37" t="s">
+        <v>37</v>
+      </c>
+      <c r="L37" t="s">
+        <v>203</v>
+      </c>
+      <c r="M37" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>3.64</v>
+      </c>
+      <c r="O37" t="s">
+        <v>40</v>
+      </c>
+      <c r="P37" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>41</v>
+      </c>
+      <c r="R37" t="s">
+        <v>41</v>
+      </c>
+      <c r="S37" t="s">
+        <v>41</v>
+      </c>
+      <c r="T37" t="n">
+        <v>3.64</v>
+      </c>
+      <c r="U37" t="n">
+        <v>4.03</v>
+      </c>
+      <c r="V37" t="n">
+        <v>4.37</v>
+      </c>
+      <c r="W37" t="s">
+        <v>41</v>
+      </c>
+      <c r="X37" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA37" t="n">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
         <v>204</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B38" t="s">
         <v>205</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C38" t="s">
         <v>206</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="D38" t="s">
+        <v>201</v>
+      </c>
+      <c r="E38" t="s">
+        <v>202</v>
+      </c>
+      <c r="F38" t="s">
         <v>207</v>
       </c>
-      <c r="F36" t="s">
+      <c r="G38" t="s">
+        <v>33</v>
+      </c>
+      <c r="H38" t="s">
         <v>34</v>
       </c>
-      <c r="G36" t="s">
+      <c r="I38" t="s">
+        <v>128</v>
+      </c>
+      <c r="J38" t="s">
+        <v>64</v>
+      </c>
+      <c r="K38" t="s">
+        <v>65</v>
+      </c>
+      <c r="L38" t="s">
+        <v>208</v>
+      </c>
+      <c r="M38" t="n">
+        <v>1600.0</v>
+      </c>
+      <c r="N38" t="s">
+        <v>39</v>
+      </c>
+      <c r="O38" t="s">
+        <v>40</v>
+      </c>
+      <c r="P38" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>41</v>
+      </c>
+      <c r="R38" t="s">
+        <v>41</v>
+      </c>
+      <c r="S38" t="s">
+        <v>41</v>
+      </c>
+      <c r="T38" t="n">
+        <v>1600.0</v>
+      </c>
+      <c r="U38" t="n">
+        <v>1700.0</v>
+      </c>
+      <c r="V38" t="n">
+        <v>1800.0</v>
+      </c>
+      <c r="W38" t="s">
+        <v>41</v>
+      </c>
+      <c r="X38" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA38" t="n">
+        <v>1751.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>209</v>
+      </c>
+      <c r="B39" t="s">
+        <v>210</v>
+      </c>
+      <c r="C39" t="s">
+        <v>211</v>
+      </c>
+      <c r="D39" t="s">
+        <v>201</v>
+      </c>
+      <c r="E39" t="s">
+        <v>202</v>
+      </c>
+      <c r="F39" t="s">
+        <v>212</v>
+      </c>
+      <c r="G39" t="s">
+        <v>33</v>
+      </c>
+      <c r="H39" t="s">
+        <v>34</v>
+      </c>
+      <c r="I39" t="s">
+        <v>128</v>
+      </c>
+      <c r="J39" t="s">
+        <v>64</v>
+      </c>
+      <c r="K39" t="s">
+        <v>65</v>
+      </c>
+      <c r="L39" t="s">
+        <v>213</v>
+      </c>
+      <c r="M39" t="n">
+        <v>142.98</v>
+      </c>
+      <c r="N39" t="s">
+        <v>39</v>
+      </c>
+      <c r="O39" t="s">
+        <v>40</v>
+      </c>
+      <c r="P39" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>41</v>
+      </c>
+      <c r="R39" t="s">
+        <v>41</v>
+      </c>
+      <c r="S39" t="s">
+        <v>41</v>
+      </c>
+      <c r="T39" t="n">
+        <v>143.0</v>
+      </c>
+      <c r="U39" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="V39" t="n">
+        <v>149.0</v>
+      </c>
+      <c r="W39" t="s">
+        <v>41</v>
+      </c>
+      <c r="X39" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA39" t="n">
+        <v>143.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>214</v>
+      </c>
+      <c r="B40" t="s">
+        <v>215</v>
+      </c>
+      <c r="C40" t="s">
+        <v>216</v>
+      </c>
+      <c r="D40" t="s">
+        <v>201</v>
+      </c>
+      <c r="E40" t="s">
+        <v>202</v>
+      </c>
+      <c r="F40" t="s">
+        <v>63</v>
+      </c>
+      <c r="G40" t="s">
+        <v>33</v>
+      </c>
+      <c r="H40" t="s">
+        <v>34</v>
+      </c>
+      <c r="I40" t="s">
+        <v>58</v>
+      </c>
+      <c r="J40" t="s">
+        <v>64</v>
+      </c>
+      <c r="K40" t="s">
+        <v>65</v>
+      </c>
+      <c r="L40" t="s">
+        <v>217</v>
+      </c>
+      <c r="M40" t="n">
+        <v>1396.0</v>
+      </c>
+      <c r="N40" t="s">
+        <v>39</v>
+      </c>
+      <c r="O40" t="s">
+        <v>40</v>
+      </c>
+      <c r="P40" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>41</v>
+      </c>
+      <c r="R40" t="s">
+        <v>41</v>
+      </c>
+      <c r="S40" t="s">
+        <v>41</v>
+      </c>
+      <c r="T40" t="n">
+        <v>1396.0</v>
+      </c>
+      <c r="U40" t="n">
+        <v>1552.0</v>
+      </c>
+      <c r="V40" t="n">
+        <v>1666.0</v>
+      </c>
+      <c r="W40" t="s">
+        <v>41</v>
+      </c>
+      <c r="X40" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA40" t="n">
+        <v>1603.0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>218</v>
+      </c>
+      <c r="B41" t="s">
+        <v>219</v>
+      </c>
+      <c r="C41" t="s">
+        <v>220</v>
+      </c>
+      <c r="D41" t="s">
+        <v>201</v>
+      </c>
+      <c r="E41" t="s">
+        <v>202</v>
+      </c>
+      <c r="F41" t="s">
+        <v>127</v>
+      </c>
+      <c r="G41" t="s">
+        <v>33</v>
+      </c>
+      <c r="H41" t="s">
+        <v>34</v>
+      </c>
+      <c r="I41" t="s">
+        <v>58</v>
+      </c>
+      <c r="J41" t="s">
+        <v>64</v>
+      </c>
+      <c r="K41" t="s">
+        <v>65</v>
+      </c>
+      <c r="L41" t="s">
+        <v>221</v>
+      </c>
+      <c r="M41" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="N41" t="s">
+        <v>39</v>
+      </c>
+      <c r="O41" t="s">
+        <v>40</v>
+      </c>
+      <c r="P41" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>41</v>
+      </c>
+      <c r="R41" t="s">
+        <v>41</v>
+      </c>
+      <c r="S41" t="s">
+        <v>41</v>
+      </c>
+      <c r="T41" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="U41" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="V41" t="n">
+        <v>62.0</v>
+      </c>
+      <c r="W41" t="s">
+        <v>41</v>
+      </c>
+      <c r="X41" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA41" t="n">
+        <v>58.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B42" t="s">
+        <v>223</v>
+      </c>
+      <c r="C42" t="s">
+        <v>224</v>
+      </c>
+      <c r="D42" t="s">
+        <v>201</v>
+      </c>
+      <c r="E42" t="s">
+        <v>202</v>
+      </c>
+      <c r="F42" t="s">
+        <v>32</v>
+      </c>
+      <c r="G42" t="s">
+        <v>33</v>
+      </c>
+      <c r="H42" t="s">
+        <v>34</v>
+      </c>
+      <c r="I42" t="s">
+        <v>144</v>
+      </c>
+      <c r="J42" t="s">
+        <v>36</v>
+      </c>
+      <c r="K42" t="s">
+        <v>37</v>
+      </c>
+      <c r="L42" t="s">
+        <v>225</v>
+      </c>
+      <c r="M42" t="n">
+        <v>3400.0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>19.57</v>
+      </c>
+      <c r="O42" t="s">
+        <v>40</v>
+      </c>
+      <c r="P42" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>41</v>
+      </c>
+      <c r="R42" t="s">
+        <v>41</v>
+      </c>
+      <c r="S42" t="s">
+        <v>41</v>
+      </c>
+      <c r="T42" t="n">
+        <v>19.57</v>
+      </c>
+      <c r="U42" t="n">
+        <v>20.77</v>
+      </c>
+      <c r="V42" t="n">
+        <v>22.34</v>
+      </c>
+      <c r="W42" t="s">
+        <v>41</v>
+      </c>
+      <c r="X42" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA42" t="n">
+        <v>22.15</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
+        <v>227</v>
+      </c>
+      <c r="C43" t="s">
+        <v>228</v>
+      </c>
+      <c r="D43" t="s">
+        <v>201</v>
+      </c>
+      <c r="E43" t="s">
+        <v>202</v>
+      </c>
+      <c r="F43" t="s">
+        <v>229</v>
+      </c>
+      <c r="G43" t="s">
+        <v>33</v>
+      </c>
+      <c r="H43" t="s">
+        <v>34</v>
+      </c>
+      <c r="I43" t="s">
+        <v>58</v>
+      </c>
+      <c r="J43" t="s">
+        <v>64</v>
+      </c>
+      <c r="K43" t="s">
+        <v>65</v>
+      </c>
+      <c r="L43" t="s">
+        <v>230</v>
+      </c>
+      <c r="M43" t="n">
+        <v>2264.0</v>
+      </c>
+      <c r="N43" t="s">
+        <v>39</v>
+      </c>
+      <c r="O43" t="s">
+        <v>40</v>
+      </c>
+      <c r="P43" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>41</v>
+      </c>
+      <c r="R43" t="s">
+        <v>41</v>
+      </c>
+      <c r="S43" t="s">
+        <v>41</v>
+      </c>
+      <c r="T43" t="n">
+        <v>2264.0</v>
+      </c>
+      <c r="U43" t="n">
+        <v>2697.0</v>
+      </c>
+      <c r="V43" t="n">
+        <v>3213.0</v>
+      </c>
+      <c r="W43" t="s">
+        <v>41</v>
+      </c>
+      <c r="X43" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA43" t="n">
+        <v>2227.0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>231</v>
+      </c>
+      <c r="B44" t="s">
+        <v>232</v>
+      </c>
+      <c r="C44" t="s">
+        <v>233</v>
+      </c>
+      <c r="D44" t="s">
+        <v>201</v>
+      </c>
+      <c r="E44" t="s">
+        <v>202</v>
+      </c>
+      <c r="F44" t="s">
+        <v>234</v>
+      </c>
+      <c r="G44" t="s">
+        <v>33</v>
+      </c>
+      <c r="H44" t="s">
+        <v>34</v>
+      </c>
+      <c r="I44" t="s">
+        <v>70</v>
+      </c>
+      <c r="J44" t="s">
+        <v>64</v>
+      </c>
+      <c r="K44" t="s">
+        <v>65</v>
+      </c>
+      <c r="L44" t="s">
+        <v>235</v>
+      </c>
+      <c r="M44" t="n">
+        <v>154.0</v>
+      </c>
+      <c r="N44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O44" t="s">
+        <v>40</v>
+      </c>
+      <c r="P44" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>41</v>
+      </c>
+      <c r="R44" t="s">
+        <v>41</v>
+      </c>
+      <c r="S44" t="s">
+        <v>41</v>
+      </c>
+      <c r="T44" t="n">
+        <v>154.0</v>
+      </c>
+      <c r="U44" t="n">
+        <v>184.0</v>
+      </c>
+      <c r="V44" t="n">
+        <v>221.0</v>
+      </c>
+      <c r="W44" t="s">
+        <v>41</v>
+      </c>
+      <c r="X44" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA44" t="n">
+        <v>153.0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>236</v>
+      </c>
+      <c r="B45" t="s">
+        <v>237</v>
+      </c>
+      <c r="C45" t="s">
+        <v>238</v>
+      </c>
+      <c r="D45" t="s">
+        <v>201</v>
+      </c>
+      <c r="E45" t="s">
+        <v>202</v>
+      </c>
+      <c r="F45" t="s">
+        <v>234</v>
+      </c>
+      <c r="G45" t="s">
+        <v>33</v>
+      </c>
+      <c r="H45" t="s">
+        <v>34</v>
+      </c>
+      <c r="I45" t="s">
+        <v>70</v>
+      </c>
+      <c r="J45" t="s">
+        <v>64</v>
+      </c>
+      <c r="K45" t="s">
+        <v>65</v>
+      </c>
+      <c r="L45" t="s">
+        <v>239</v>
+      </c>
+      <c r="M45" t="n">
+        <v>182.0</v>
+      </c>
+      <c r="N45" t="s">
+        <v>39</v>
+      </c>
+      <c r="O45" t="s">
+        <v>40</v>
+      </c>
+      <c r="P45" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>41</v>
+      </c>
+      <c r="R45" t="s">
+        <v>41</v>
+      </c>
+      <c r="S45" t="s">
+        <v>41</v>
+      </c>
+      <c r="T45" t="n">
+        <v>182.0</v>
+      </c>
+      <c r="U45" t="n">
+        <v>196.0</v>
+      </c>
+      <c r="V45" t="n">
+        <v>212.0</v>
+      </c>
+      <c r="W45" t="s">
+        <v>41</v>
+      </c>
+      <c r="X45" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA45" t="n">
+        <v>177.0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>240</v>
+      </c>
+      <c r="B46" t="s">
+        <v>241</v>
+      </c>
+      <c r="C46" t="s">
+        <v>242</v>
+      </c>
+      <c r="D46" t="s">
+        <v>201</v>
+      </c>
+      <c r="E46" t="s">
+        <v>243</v>
+      </c>
+      <c r="F46" t="s">
+        <v>244</v>
+      </c>
+      <c r="G46" t="s">
+        <v>33</v>
+      </c>
+      <c r="H46" t="s">
+        <v>34</v>
+      </c>
+      <c r="I46" t="s">
+        <v>128</v>
+      </c>
+      <c r="J46" t="s">
+        <v>64</v>
+      </c>
+      <c r="K46" t="s">
+        <v>65</v>
+      </c>
+      <c r="L46" t="s">
+        <v>245</v>
+      </c>
+      <c r="M46" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N46" t="s">
+        <v>39</v>
+      </c>
+      <c r="O46" t="s">
+        <v>40</v>
+      </c>
+      <c r="P46" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>41</v>
+      </c>
+      <c r="R46" t="s">
+        <v>41</v>
+      </c>
+      <c r="S46" t="s">
+        <v>41</v>
+      </c>
+      <c r="T46" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="U46" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="V46" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="W46" t="s">
+        <v>41</v>
+      </c>
+      <c r="X46" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA46" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>246</v>
+      </c>
+      <c r="B47" t="s">
+        <v>247</v>
+      </c>
+      <c r="C47" t="s">
+        <v>248</v>
+      </c>
+      <c r="D47" t="s">
+        <v>201</v>
+      </c>
+      <c r="E47" t="s">
+        <v>243</v>
+      </c>
+      <c r="F47" t="s">
+        <v>249</v>
+      </c>
+      <c r="G47" t="s">
+        <v>33</v>
+      </c>
+      <c r="H47" t="s">
+        <v>34</v>
+      </c>
+      <c r="I47" t="s">
+        <v>128</v>
+      </c>
+      <c r="J47" t="s">
+        <v>64</v>
+      </c>
+      <c r="K47" t="s">
+        <v>65</v>
+      </c>
+      <c r="L47" t="s">
+        <v>250</v>
+      </c>
+      <c r="M47" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="N47" t="s">
+        <v>39</v>
+      </c>
+      <c r="O47" t="s">
+        <v>40</v>
+      </c>
+      <c r="P47" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>41</v>
+      </c>
+      <c r="R47" t="s">
+        <v>41</v>
+      </c>
+      <c r="S47" t="s">
+        <v>41</v>
+      </c>
+      <c r="T47" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="U47" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="V47" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="W47" t="s">
+        <v>41</v>
+      </c>
+      <c r="X47" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA47" t="n">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>251</v>
+      </c>
+      <c r="B48" t="s">
+        <v>252</v>
+      </c>
+      <c r="C48" t="s">
+        <v>253</v>
+      </c>
+      <c r="D48" t="s">
+        <v>201</v>
+      </c>
+      <c r="E48" t="s">
+        <v>243</v>
+      </c>
+      <c r="F48" t="s">
+        <v>249</v>
+      </c>
+      <c r="G48" t="s">
+        <v>33</v>
+      </c>
+      <c r="H48" t="s">
+        <v>34</v>
+      </c>
+      <c r="I48" t="s">
+        <v>128</v>
+      </c>
+      <c r="J48" t="s">
+        <v>64</v>
+      </c>
+      <c r="K48" t="s">
+        <v>65</v>
+      </c>
+      <c r="L48" t="s">
+        <v>254</v>
+      </c>
+      <c r="M48" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="N48" t="s">
+        <v>39</v>
+      </c>
+      <c r="O48" t="s">
+        <v>40</v>
+      </c>
+      <c r="P48" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>41</v>
+      </c>
+      <c r="R48" t="s">
+        <v>41</v>
+      </c>
+      <c r="S48" t="s">
+        <v>41</v>
+      </c>
+      <c r="T48" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="U48" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="V48" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="W48" t="s">
+        <v>41</v>
+      </c>
+      <c r="X48" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA48" t="n">
+        <v>43.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>255</v>
+      </c>
+      <c r="B49" t="s">
+        <v>256</v>
+      </c>
+      <c r="C49" t="s">
+        <v>257</v>
+      </c>
+      <c r="D49" t="s">
+        <v>201</v>
+      </c>
+      <c r="E49" t="s">
+        <v>243</v>
+      </c>
+      <c r="F49" t="s">
+        <v>258</v>
+      </c>
+      <c r="G49" t="s">
+        <v>33</v>
+      </c>
+      <c r="H49" t="s">
+        <v>34</v>
+      </c>
+      <c r="I49" t="s">
+        <v>128</v>
+      </c>
+      <c r="J49" t="s">
+        <v>64</v>
+      </c>
+      <c r="K49" t="s">
+        <v>65</v>
+      </c>
+      <c r="L49" t="s">
+        <v>259</v>
+      </c>
+      <c r="M49" t="n">
+        <v>1.4E7</v>
+      </c>
+      <c r="N49" t="s">
+        <v>39</v>
+      </c>
+      <c r="O49" t="s">
+        <v>40</v>
+      </c>
+      <c r="P49" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>41</v>
+      </c>
+      <c r="R49" t="s">
+        <v>41</v>
+      </c>
+      <c r="S49" t="s">
+        <v>41</v>
+      </c>
+      <c r="T49" t="n">
+        <v>1.4E7</v>
+      </c>
+      <c r="U49" t="n">
+        <v>1.7E7</v>
+      </c>
+      <c r="V49" t="n">
+        <v>2.0E7</v>
+      </c>
+      <c r="W49" t="s">
+        <v>41</v>
+      </c>
+      <c r="X49" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA49" t="n">
+        <v>1.4E7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" t="s">
+        <v>261</v>
+      </c>
+      <c r="C50" t="s">
+        <v>262</v>
+      </c>
+      <c r="D50" t="s">
+        <v>201</v>
+      </c>
+      <c r="E50" t="s">
+        <v>243</v>
+      </c>
+      <c r="F50" t="s">
+        <v>263</v>
+      </c>
+      <c r="G50" t="s">
+        <v>33</v>
+      </c>
+      <c r="H50" t="s">
+        <v>34</v>
+      </c>
+      <c r="I50" t="s">
+        <v>128</v>
+      </c>
+      <c r="J50" t="s">
+        <v>64</v>
+      </c>
+      <c r="K50" t="s">
+        <v>65</v>
+      </c>
+      <c r="L50" t="s">
+        <v>264</v>
+      </c>
+      <c r="M50" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N50" t="s">
+        <v>39</v>
+      </c>
+      <c r="O50" t="s">
+        <v>40</v>
+      </c>
+      <c r="P50" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>41</v>
+      </c>
+      <c r="R50" t="s">
+        <v>41</v>
+      </c>
+      <c r="S50" t="s">
+        <v>41</v>
+      </c>
+      <c r="T50" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="U50" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="V50" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="W50" t="s">
+        <v>41</v>
+      </c>
+      <c r="X50" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA50" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>265</v>
+      </c>
+      <c r="B51" t="s">
+        <v>266</v>
+      </c>
+      <c r="C51" t="s">
+        <v>267</v>
+      </c>
+      <c r="D51" t="s">
+        <v>201</v>
+      </c>
+      <c r="E51" t="s">
+        <v>268</v>
+      </c>
+      <c r="F51" t="s">
+        <v>127</v>
+      </c>
+      <c r="G51" t="s">
+        <v>33</v>
+      </c>
+      <c r="H51" t="s">
+        <v>34</v>
+      </c>
+      <c r="I51" t="s">
+        <v>58</v>
+      </c>
+      <c r="J51" t="s">
+        <v>64</v>
+      </c>
+      <c r="K51" t="s">
+        <v>65</v>
+      </c>
+      <c r="L51" t="s">
+        <v>269</v>
+      </c>
+      <c r="M51" t="n">
+        <v>69.0</v>
+      </c>
+      <c r="N51" t="s">
+        <v>39</v>
+      </c>
+      <c r="O51" t="s">
+        <v>40</v>
+      </c>
+      <c r="P51" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>41</v>
+      </c>
+      <c r="R51" t="s">
+        <v>41</v>
+      </c>
+      <c r="S51" t="s">
+        <v>41</v>
+      </c>
+      <c r="T51" t="n">
+        <v>69.0</v>
+      </c>
+      <c r="U51" t="n">
+        <v>75.0</v>
+      </c>
+      <c r="V51" t="n">
+        <v>81.0</v>
+      </c>
+      <c r="W51" t="s">
+        <v>41</v>
+      </c>
+      <c r="X51" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA51" t="n">
+        <v>346.0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>270</v>
+      </c>
+      <c r="B52" t="s">
+        <v>271</v>
+      </c>
+      <c r="C52" t="s">
+        <v>272</v>
+      </c>
+      <c r="D52" t="s">
+        <v>201</v>
+      </c>
+      <c r="E52" t="s">
+        <v>268</v>
+      </c>
+      <c r="F52" t="s">
+        <v>263</v>
+      </c>
+      <c r="G52" t="s">
+        <v>33</v>
+      </c>
+      <c r="H52" t="s">
+        <v>34</v>
+      </c>
+      <c r="I52" t="s">
+        <v>58</v>
+      </c>
+      <c r="J52" t="s">
+        <v>64</v>
+      </c>
+      <c r="K52" t="s">
+        <v>65</v>
+      </c>
+      <c r="L52" t="s">
+        <v>273</v>
+      </c>
+      <c r="M52" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="N52" t="s">
+        <v>39</v>
+      </c>
+      <c r="O52" t="s">
+        <v>40</v>
+      </c>
+      <c r="P52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>41</v>
+      </c>
+      <c r="R52" t="s">
+        <v>41</v>
+      </c>
+      <c r="S52" t="s">
+        <v>41</v>
+      </c>
+      <c r="T52" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="U52" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="V52" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="W52" t="s">
+        <v>41</v>
+      </c>
+      <c r="X52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA52" t="n">
+        <v>12.0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>274</v>
+      </c>
+      <c r="B53" t="s">
+        <v>275</v>
+      </c>
+      <c r="C53" t="s">
+        <v>276</v>
+      </c>
+      <c r="D53" t="s">
+        <v>201</v>
+      </c>
+      <c r="E53" t="s">
+        <v>268</v>
+      </c>
+      <c r="F53" t="s">
+        <v>277</v>
+      </c>
+      <c r="G53" t="s">
+        <v>33</v>
+      </c>
+      <c r="H53" t="s">
+        <v>34</v>
+      </c>
+      <c r="I53" t="s">
+        <v>58</v>
+      </c>
+      <c r="J53" t="s">
+        <v>64</v>
+      </c>
+      <c r="K53" t="s">
+        <v>65</v>
+      </c>
+      <c r="L53" t="s">
+        <v>278</v>
+      </c>
+      <c r="M53" t="n">
+        <v>26000.0</v>
+      </c>
+      <c r="N53" t="s">
+        <v>39</v>
+      </c>
+      <c r="O53" t="s">
+        <v>40</v>
+      </c>
+      <c r="P53" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>41</v>
+      </c>
+      <c r="R53" t="s">
+        <v>41</v>
+      </c>
+      <c r="S53" t="s">
+        <v>41</v>
+      </c>
+      <c r="T53" t="n">
+        <v>26000.0</v>
+      </c>
+      <c r="U53" t="n">
+        <v>27500.0</v>
+      </c>
+      <c r="V53" t="n">
+        <v>29000.0</v>
+      </c>
+      <c r="W53" t="s">
+        <v>41</v>
+      </c>
+      <c r="X53" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA53" t="n">
+        <v>15361.0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>279</v>
+      </c>
+      <c r="B54" t="s">
+        <v>280</v>
+      </c>
+      <c r="C54" t="s">
+        <v>281</v>
+      </c>
+      <c r="D54" t="s">
+        <v>201</v>
+      </c>
+      <c r="E54" t="s">
+        <v>268</v>
+      </c>
+      <c r="F54" t="s">
+        <v>282</v>
+      </c>
+      <c r="G54" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" t="s">
+        <v>34</v>
+      </c>
+      <c r="I54" t="s">
+        <v>58</v>
+      </c>
+      <c r="J54" t="s">
+        <v>64</v>
+      </c>
+      <c r="K54" t="s">
+        <v>65</v>
+      </c>
+      <c r="L54" t="s">
+        <v>283</v>
+      </c>
+      <c r="M54" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="N54" t="s">
+        <v>39</v>
+      </c>
+      <c r="O54" t="s">
+        <v>40</v>
+      </c>
+      <c r="P54" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>41</v>
+      </c>
+      <c r="R54" t="s">
+        <v>41</v>
+      </c>
+      <c r="S54" t="s">
+        <v>41</v>
+      </c>
+      <c r="T54" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="U54" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="V54" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="W54" t="s">
+        <v>41</v>
+      </c>
+      <c r="X54" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA54" t="n">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
+        <v>285</v>
+      </c>
+      <c r="C55" t="s">
+        <v>286</v>
+      </c>
+      <c r="D55" t="s">
+        <v>287</v>
+      </c>
+      <c r="E55" t="s">
+        <v>288</v>
+      </c>
+      <c r="F55" t="s">
+        <v>289</v>
+      </c>
+      <c r="G55" t="s">
+        <v>33</v>
+      </c>
+      <c r="H55" t="s">
+        <v>34</v>
+      </c>
+      <c r="I55" t="s">
+        <v>290</v>
+      </c>
+      <c r="J55" t="s">
+        <v>64</v>
+      </c>
+      <c r="K55" t="s">
+        <v>65</v>
+      </c>
+      <c r="L55" t="s">
+        <v>291</v>
+      </c>
+      <c r="M55" t="n">
+        <v>12000.0</v>
+      </c>
+      <c r="N55" t="s">
+        <v>39</v>
+      </c>
+      <c r="O55" t="s">
+        <v>40</v>
+      </c>
+      <c r="P55" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>41</v>
+      </c>
+      <c r="R55" t="s">
+        <v>41</v>
+      </c>
+      <c r="S55" t="s">
+        <v>41</v>
+      </c>
+      <c r="T55" t="n">
+        <v>12000.0</v>
+      </c>
+      <c r="U55" t="n">
+        <v>13113.0</v>
+      </c>
+      <c r="V55" t="n">
+        <v>14329.0</v>
+      </c>
+      <c r="W55" t="s">
+        <v>41</v>
+      </c>
+      <c r="X55" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA55" t="n">
+        <v>656115.0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>292</v>
+      </c>
+      <c r="B56" t="s">
+        <v>293</v>
+      </c>
+      <c r="C56" t="s">
+        <v>294</v>
+      </c>
+      <c r="D56" t="s">
+        <v>287</v>
+      </c>
+      <c r="E56" t="s">
+        <v>288</v>
+      </c>
+      <c r="F56" t="s">
+        <v>295</v>
+      </c>
+      <c r="G56" t="s">
+        <v>33</v>
+      </c>
+      <c r="H56" t="s">
+        <v>34</v>
+      </c>
+      <c r="I56" t="s">
+        <v>290</v>
+      </c>
+      <c r="J56" t="s">
+        <v>64</v>
+      </c>
+      <c r="K56" t="s">
+        <v>65</v>
+      </c>
+      <c r="L56" t="s">
+        <v>296</v>
+      </c>
+      <c r="M56" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="N56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O56" t="s">
+        <v>40</v>
+      </c>
+      <c r="P56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>41</v>
+      </c>
+      <c r="R56" t="s">
+        <v>41</v>
+      </c>
+      <c r="S56" t="s">
+        <v>41</v>
+      </c>
+      <c r="T56" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="U56" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="V56" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="W56" t="s">
+        <v>41</v>
+      </c>
+      <c r="X56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA56" t="n">
+        <v>15.0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" t="s">
+        <v>298</v>
+      </c>
+      <c r="C57" t="s">
+        <v>299</v>
+      </c>
+      <c r="D57" t="s">
+        <v>287</v>
+      </c>
+      <c r="E57" t="s">
+        <v>288</v>
+      </c>
+      <c r="F57" t="s">
+        <v>127</v>
+      </c>
+      <c r="G57" t="s">
+        <v>33</v>
+      </c>
+      <c r="H57" t="s">
+        <v>34</v>
+      </c>
+      <c r="I57" t="s">
+        <v>290</v>
+      </c>
+      <c r="J57" t="s">
+        <v>64</v>
+      </c>
+      <c r="K57" t="s">
+        <v>65</v>
+      </c>
+      <c r="L57" t="s">
+        <v>300</v>
+      </c>
+      <c r="M57" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="N57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O57" t="s">
+        <v>40</v>
+      </c>
+      <c r="P57" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>41</v>
+      </c>
+      <c r="R57" t="s">
+        <v>41</v>
+      </c>
+      <c r="S57" t="s">
+        <v>41</v>
+      </c>
+      <c r="T57" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="U57" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="V57" t="n">
+        <v>66.0</v>
+      </c>
+      <c r="W57" t="s">
+        <v>41</v>
+      </c>
+      <c r="X57" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA57" t="n">
+        <v>168.0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>301</v>
+      </c>
+      <c r="B58" t="s">
+        <v>302</v>
+      </c>
+      <c r="C58" t="s">
+        <v>303</v>
+      </c>
+      <c r="D58" t="s">
+        <v>287</v>
+      </c>
+      <c r="E58" t="s">
+        <v>304</v>
+      </c>
+      <c r="F58" t="s">
+        <v>305</v>
+      </c>
+      <c r="G58" t="s">
+        <v>33</v>
+      </c>
+      <c r="H58" t="s">
+        <v>34</v>
+      </c>
+      <c r="I58" t="s">
+        <v>128</v>
+      </c>
+      <c r="J58" t="s">
+        <v>64</v>
+      </c>
+      <c r="K58" t="s">
+        <v>65</v>
+      </c>
+      <c r="L58" t="s">
+        <v>306</v>
+      </c>
+      <c r="M58" t="n">
+        <v>688.0</v>
+      </c>
+      <c r="N58" t="s">
+        <v>39</v>
+      </c>
+      <c r="O58" t="s">
+        <v>40</v>
+      </c>
+      <c r="P58" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>41</v>
+      </c>
+      <c r="R58" t="s">
+        <v>41</v>
+      </c>
+      <c r="S58" t="s">
+        <v>41</v>
+      </c>
+      <c r="T58" t="n">
+        <v>688.0</v>
+      </c>
+      <c r="U58" t="n">
+        <v>730.0</v>
+      </c>
+      <c r="V58" t="n">
+        <v>775.0</v>
+      </c>
+      <c r="W58" t="s">
+        <v>41</v>
+      </c>
+      <c r="X58" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA58" t="n">
+        <v>1023.0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>307</v>
+      </c>
+      <c r="B59" t="s">
+        <v>308</v>
+      </c>
+      <c r="C59" t="s">
+        <v>309</v>
+      </c>
+      <c r="D59" t="s">
+        <v>287</v>
+      </c>
+      <c r="E59" t="s">
+        <v>304</v>
+      </c>
+      <c r="F59" t="s">
+        <v>127</v>
+      </c>
+      <c r="G59" t="s">
+        <v>33</v>
+      </c>
+      <c r="H59" t="s">
+        <v>34</v>
+      </c>
+      <c r="I59" t="s">
+        <v>58</v>
+      </c>
+      <c r="J59" t="s">
+        <v>64</v>
+      </c>
+      <c r="K59" t="s">
+        <v>65</v>
+      </c>
+      <c r="L59" t="s">
+        <v>310</v>
+      </c>
+      <c r="M59" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="N59" t="s">
+        <v>39</v>
+      </c>
+      <c r="O59" t="s">
+        <v>40</v>
+      </c>
+      <c r="P59" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>41</v>
+      </c>
+      <c r="R59" t="s">
+        <v>41</v>
+      </c>
+      <c r="S59" t="s">
+        <v>41</v>
+      </c>
+      <c r="T59" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="U59" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="V59" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="W59" t="s">
+        <v>41</v>
+      </c>
+      <c r="X59" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA59" t="n">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" t="s">
+        <v>312</v>
+      </c>
+      <c r="C60" t="s">
+        <v>313</v>
+      </c>
+      <c r="D60" t="s">
+        <v>287</v>
+      </c>
+      <c r="E60" t="s">
+        <v>304</v>
+      </c>
+      <c r="F60" t="s">
+        <v>263</v>
+      </c>
+      <c r="G60" t="s">
+        <v>33</v>
+      </c>
+      <c r="H60" t="s">
+        <v>34</v>
+      </c>
+      <c r="I60" t="s">
+        <v>58</v>
+      </c>
+      <c r="J60" t="s">
+        <v>64</v>
+      </c>
+      <c r="K60" t="s">
+        <v>65</v>
+      </c>
+      <c r="L60" t="s">
+        <v>314</v>
+      </c>
+      <c r="M60" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N60" t="s">
+        <v>39</v>
+      </c>
+      <c r="O60" t="s">
+        <v>40</v>
+      </c>
+      <c r="P60" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>41</v>
+      </c>
+      <c r="R60" t="s">
+        <v>41</v>
+      </c>
+      <c r="S60" t="s">
+        <v>41</v>
+      </c>
+      <c r="T60" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="U60" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="V60" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="W60" t="s">
+        <v>41</v>
+      </c>
+      <c r="X60" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA60" t="n">
+        <v>12.0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" t="s">
+        <v>316</v>
+      </c>
+      <c r="C61" t="s">
+        <v>317</v>
+      </c>
+      <c r="D61" t="s">
+        <v>287</v>
+      </c>
+      <c r="E61" t="s">
+        <v>304</v>
+      </c>
+      <c r="F61" t="s">
+        <v>127</v>
+      </c>
+      <c r="G61" t="s">
+        <v>33</v>
+      </c>
+      <c r="H61" t="s">
+        <v>34</v>
+      </c>
+      <c r="I61" t="s">
+        <v>128</v>
+      </c>
+      <c r="J61" t="s">
+        <v>64</v>
+      </c>
+      <c r="K61" t="s">
+        <v>65</v>
+      </c>
+      <c r="L61" t="s">
+        <v>318</v>
+      </c>
+      <c r="M61" t="n">
+        <v>179.0</v>
+      </c>
+      <c r="N61" t="s">
+        <v>39</v>
+      </c>
+      <c r="O61" t="s">
+        <v>40</v>
+      </c>
+      <c r="P61" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>41</v>
+      </c>
+      <c r="R61" t="s">
+        <v>41</v>
+      </c>
+      <c r="S61" t="s">
+        <v>41</v>
+      </c>
+      <c r="T61" t="n">
+        <v>179.0</v>
+      </c>
+      <c r="U61" t="n">
+        <v>190.0</v>
+      </c>
+      <c r="V61" t="n">
+        <v>202.0</v>
+      </c>
+      <c r="W61" t="s">
+        <v>41</v>
+      </c>
+      <c r="X61" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA61" t="n">
+        <v>272.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" t="s">
+        <v>320</v>
+      </c>
+      <c r="C62" t="s">
+        <v>321</v>
+      </c>
+      <c r="D62" t="s">
+        <v>287</v>
+      </c>
+      <c r="E62" t="s">
+        <v>304</v>
+      </c>
+      <c r="F62" t="s">
+        <v>322</v>
+      </c>
+      <c r="G62" t="s">
+        <v>33</v>
+      </c>
+      <c r="H62" t="s">
+        <v>34</v>
+      </c>
+      <c r="I62" t="s">
+        <v>128</v>
+      </c>
+      <c r="J62" t="s">
+        <v>64</v>
+      </c>
+      <c r="K62" t="s">
+        <v>65</v>
+      </c>
+      <c r="L62" t="s">
+        <v>323</v>
+      </c>
+      <c r="M62" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N62" t="s">
+        <v>39</v>
+      </c>
+      <c r="O62" t="s">
+        <v>40</v>
+      </c>
+      <c r="P62" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>41</v>
+      </c>
+      <c r="R62" t="s">
+        <v>41</v>
+      </c>
+      <c r="S62" t="s">
+        <v>41</v>
+      </c>
+      <c r="T62" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="U62" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="V62" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="W62" t="s">
+        <v>41</v>
+      </c>
+      <c r="X62" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA62" t="n">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>324</v>
+      </c>
+      <c r="B63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>326</v>
+      </c>
+      <c r="D63" t="s">
+        <v>287</v>
+      </c>
+      <c r="E63" t="s">
+        <v>304</v>
+      </c>
+      <c r="F63" t="s">
+        <v>327</v>
+      </c>
+      <c r="G63" t="s">
+        <v>33</v>
+      </c>
+      <c r="H63" t="s">
+        <v>34</v>
+      </c>
+      <c r="I63" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" t="s">
+        <v>64</v>
+      </c>
+      <c r="K63" t="s">
+        <v>65</v>
+      </c>
+      <c r="L63" t="s">
+        <v>328</v>
+      </c>
+      <c r="M63" t="n">
+        <v>66.72</v>
+      </c>
+      <c r="N63" t="s">
+        <v>39</v>
+      </c>
+      <c r="O63" t="s">
+        <v>40</v>
+      </c>
+      <c r="P63" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>41</v>
+      </c>
+      <c r="R63" t="s">
+        <v>41</v>
+      </c>
+      <c r="S63" t="s">
+        <v>41</v>
+      </c>
+      <c r="T63" t="n">
+        <v>66.72</v>
+      </c>
+      <c r="U63" t="n">
+        <v>71.05</v>
+      </c>
+      <c r="V63" t="n">
+        <v>75.46</v>
+      </c>
+      <c r="W63" t="s">
+        <v>41</v>
+      </c>
+      <c r="X63" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA63" t="n">
+        <v>57.12</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>329</v>
+      </c>
+      <c r="B64" t="s">
+        <v>330</v>
+      </c>
+      <c r="C64" t="s">
+        <v>331</v>
+      </c>
+      <c r="D64" t="s">
+        <v>287</v>
+      </c>
+      <c r="E64" t="s">
+        <v>304</v>
+      </c>
+      <c r="F64" t="s">
+        <v>332</v>
+      </c>
+      <c r="G64" t="s">
+        <v>33</v>
+      </c>
+      <c r="H64" t="s">
+        <v>34</v>
+      </c>
+      <c r="I64" t="s">
+        <v>58</v>
+      </c>
+      <c r="J64" t="s">
+        <v>64</v>
+      </c>
+      <c r="K64" t="s">
+        <v>65</v>
+      </c>
+      <c r="L64" t="s">
+        <v>333</v>
+      </c>
+      <c r="M64" t="n">
+        <v>538.0</v>
+      </c>
+      <c r="N64" t="s">
+        <v>39</v>
+      </c>
+      <c r="O64" t="s">
+        <v>40</v>
+      </c>
+      <c r="P64" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>41</v>
+      </c>
+      <c r="R64" t="s">
+        <v>41</v>
+      </c>
+      <c r="S64" t="s">
+        <v>41</v>
+      </c>
+      <c r="T64" t="n">
+        <v>538.0</v>
+      </c>
+      <c r="U64" t="n">
+        <v>605.0</v>
+      </c>
+      <c r="V64" t="n">
+        <v>680.0</v>
+      </c>
+      <c r="W64" t="s">
+        <v>41</v>
+      </c>
+      <c r="X64" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA64" t="n">
+        <v>194.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>334</v>
+      </c>
+      <c r="B65" t="s">
+        <v>335</v>
+      </c>
+      <c r="C65" t="s">
+        <v>336</v>
+      </c>
+      <c r="D65" t="s">
+        <v>287</v>
+      </c>
+      <c r="E65" t="s">
+        <v>337</v>
+      </c>
+      <c r="F65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G65" t="s">
+        <v>33</v>
+      </c>
+      <c r="H65" t="s">
+        <v>34</v>
+      </c>
+      <c r="I65" t="s">
+        <v>338</v>
+      </c>
+      <c r="J65" t="s">
+        <v>36</v>
+      </c>
+      <c r="K65" t="s">
+        <v>37</v>
+      </c>
+      <c r="L65" t="s">
+        <v>339</v>
+      </c>
+      <c r="M65" t="n">
+        <v>100000.0</v>
+      </c>
+      <c r="N65" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="O65" t="s">
+        <v>40</v>
+      </c>
+      <c r="P65" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>41</v>
+      </c>
+      <c r="R65" t="s">
+        <v>41</v>
+      </c>
+      <c r="S65" t="s">
+        <v>41</v>
+      </c>
+      <c r="T65" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="U65" t="n">
+        <v>25.95</v>
+      </c>
+      <c r="V65" t="n">
+        <v>31.97</v>
+      </c>
+      <c r="W65" t="s">
+        <v>41</v>
+      </c>
+      <c r="X65" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA65" t="n">
+        <v>19.38</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>340</v>
+      </c>
+      <c r="B66" t="s">
+        <v>341</v>
+      </c>
+      <c r="C66" t="s">
+        <v>342</v>
+      </c>
+      <c r="D66" t="s">
+        <v>287</v>
+      </c>
+      <c r="E66" t="s">
+        <v>337</v>
+      </c>
+      <c r="F66" t="s">
+        <v>343</v>
+      </c>
+      <c r="G66" t="s">
+        <v>33</v>
+      </c>
+      <c r="H66" t="s">
+        <v>34</v>
+      </c>
+      <c r="I66" t="s">
+        <v>338</v>
+      </c>
+      <c r="J66" t="s">
+        <v>64</v>
+      </c>
+      <c r="K66" t="s">
+        <v>65</v>
+      </c>
+      <c r="L66" t="s">
+        <v>344</v>
+      </c>
+      <c r="M66" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="N66" t="s">
+        <v>39</v>
+      </c>
+      <c r="O66" t="s">
+        <v>40</v>
+      </c>
+      <c r="P66" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>41</v>
+      </c>
+      <c r="R66" t="s">
+        <v>41</v>
+      </c>
+      <c r="S66" t="s">
+        <v>41</v>
+      </c>
+      <c r="T66" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="U66" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="V66" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="W66" t="s">
+        <v>41</v>
+      </c>
+      <c r="X66" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA66" t="n">
+        <v>19.64</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>345</v>
+      </c>
+      <c r="B67" t="s">
+        <v>346</v>
+      </c>
+      <c r="C67" t="s">
+        <v>347</v>
+      </c>
+      <c r="D67" t="s">
+        <v>287</v>
+      </c>
+      <c r="E67" t="s">
+        <v>337</v>
+      </c>
+      <c r="F67" t="s">
+        <v>348</v>
+      </c>
+      <c r="G67" t="s">
+        <v>33</v>
+      </c>
+      <c r="H67" t="s">
+        <v>34</v>
+      </c>
+      <c r="I67" t="s">
+        <v>338</v>
+      </c>
+      <c r="J67" t="s">
+        <v>64</v>
+      </c>
+      <c r="K67" t="s">
+        <v>65</v>
+      </c>
+      <c r="L67" t="s">
+        <v>349</v>
+      </c>
+      <c r="M67" t="n">
+        <v>1900000.0</v>
+      </c>
+      <c r="N67" t="s">
+        <v>39</v>
+      </c>
+      <c r="O67" t="s">
+        <v>40</v>
+      </c>
+      <c r="P67" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>41</v>
+      </c>
+      <c r="R67" t="s">
+        <v>41</v>
+      </c>
+      <c r="S67" t="s">
+        <v>41</v>
+      </c>
+      <c r="T67" t="n">
+        <v>1900000.0</v>
+      </c>
+      <c r="U67" t="n">
+        <v>2400000.0</v>
+      </c>
+      <c r="V67" t="n">
+        <v>2800000.0</v>
+      </c>
+      <c r="W67" t="s">
+        <v>41</v>
+      </c>
+      <c r="X67" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA67" t="n">
+        <v>5576480.64</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>350</v>
+      </c>
+      <c r="B68" t="s">
+        <v>351</v>
+      </c>
+      <c r="C68" t="s">
+        <v>352</v>
+      </c>
+      <c r="D68" t="s">
+        <v>287</v>
+      </c>
+      <c r="E68" t="s">
+        <v>337</v>
+      </c>
+      <c r="F68" t="s">
+        <v>353</v>
+      </c>
+      <c r="G68" t="s">
+        <v>33</v>
+      </c>
+      <c r="H68" t="s">
+        <v>34</v>
+      </c>
+      <c r="I68" t="s">
+        <v>338</v>
+      </c>
+      <c r="J68" t="s">
+        <v>64</v>
+      </c>
+      <c r="K68" t="s">
+        <v>65</v>
+      </c>
+      <c r="L68" t="s">
+        <v>354</v>
+      </c>
+      <c r="M68" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="N68" t="s">
+        <v>39</v>
+      </c>
+      <c r="O68" t="s">
+        <v>40</v>
+      </c>
+      <c r="P68" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>41</v>
+      </c>
+      <c r="R68" t="s">
+        <v>41</v>
+      </c>
+      <c r="S68" t="s">
+        <v>41</v>
+      </c>
+      <c r="T68" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="U68" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="V68" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="W68" t="s">
+        <v>41</v>
+      </c>
+      <c r="X68" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA68" t="n">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>355</v>
+      </c>
+      <c r="B69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
+        <v>357</v>
+      </c>
+      <c r="D69" t="s">
+        <v>287</v>
+      </c>
+      <c r="E69" t="s">
+        <v>337</v>
+      </c>
+      <c r="F69" t="s">
+        <v>358</v>
+      </c>
+      <c r="G69" t="s">
+        <v>33</v>
+      </c>
+      <c r="H69" t="s">
+        <v>34</v>
+      </c>
+      <c r="I69" t="s">
+        <v>91</v>
+      </c>
+      <c r="J69" t="s">
+        <v>64</v>
+      </c>
+      <c r="K69" t="s">
+        <v>65</v>
+      </c>
+      <c r="L69" t="s">
+        <v>359</v>
+      </c>
+      <c r="M69" t="n">
+        <v>4847311.0</v>
+      </c>
+      <c r="N69" t="s">
+        <v>39</v>
+      </c>
+      <c r="O69" t="s">
+        <v>40</v>
+      </c>
+      <c r="P69" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>41</v>
+      </c>
+      <c r="R69" t="s">
+        <v>41</v>
+      </c>
+      <c r="S69" t="s">
+        <v>41</v>
+      </c>
+      <c r="T69" t="n">
+        <v>4847311.0</v>
+      </c>
+      <c r="U69" t="n">
+        <v>4994189.0</v>
+      </c>
+      <c r="V69" t="n">
+        <v>5145518.0</v>
+      </c>
+      <c r="W69" t="s">
+        <v>41</v>
+      </c>
+      <c r="X69" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA69" t="n">
+        <v>1048159.6</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>360</v>
+      </c>
+      <c r="B70" t="s">
+        <v>361</v>
+      </c>
+      <c r="C70" t="s">
+        <v>362</v>
+      </c>
+      <c r="D70" t="s">
+        <v>287</v>
+      </c>
+      <c r="E70" t="s">
+        <v>337</v>
+      </c>
+      <c r="F70" t="s">
+        <v>108</v>
+      </c>
+      <c r="G70" t="s">
+        <v>33</v>
+      </c>
+      <c r="H70" t="s">
+        <v>34</v>
+      </c>
+      <c r="I70" t="s">
+        <v>363</v>
+      </c>
+      <c r="J70" t="s">
+        <v>64</v>
+      </c>
+      <c r="K70" t="s">
+        <v>65</v>
+      </c>
+      <c r="L70" t="s">
+        <v>364</v>
+      </c>
+      <c r="M70" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N70" t="s">
+        <v>39</v>
+      </c>
+      <c r="O70" t="s">
+        <v>40</v>
+      </c>
+      <c r="P70" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>41</v>
+      </c>
+      <c r="R70" t="s">
+        <v>41</v>
+      </c>
+      <c r="S70" t="s">
+        <v>41</v>
+      </c>
+      <c r="T70" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="U70" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="V70" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="W70" t="s">
+        <v>41</v>
+      </c>
+      <c r="X70" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA70" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>365</v>
+      </c>
+      <c r="B71" t="s">
+        <v>366</v>
+      </c>
+      <c r="C71" t="s">
+        <v>367</v>
+      </c>
+      <c r="D71" t="s">
+        <v>368</v>
+      </c>
+      <c r="E71" t="s">
+        <v>369</v>
+      </c>
+      <c r="F71" t="s">
+        <v>32</v>
+      </c>
+      <c r="G71" t="s">
+        <v>33</v>
+      </c>
+      <c r="H71" t="s">
+        <v>34</v>
+      </c>
+      <c r="I71" t="s">
+        <v>91</v>
+      </c>
+      <c r="J71" t="s">
+        <v>64</v>
+      </c>
+      <c r="K71" t="s">
+        <v>65</v>
+      </c>
+      <c r="L71" t="s">
+        <v>370</v>
+      </c>
+      <c r="M71" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N71" t="s">
+        <v>39</v>
+      </c>
+      <c r="O71" t="s">
+        <v>40</v>
+      </c>
+      <c r="P71" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>41</v>
+      </c>
+      <c r="R71" t="s">
+        <v>41</v>
+      </c>
+      <c r="S71" t="s">
+        <v>41</v>
+      </c>
+      <c r="T71" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="U71" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="V71" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="W71" t="s">
+        <v>41</v>
+      </c>
+      <c r="X71" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA71" t="n">
+        <v>44.38</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>371</v>
+      </c>
+      <c r="B72" t="s">
+        <v>372</v>
+      </c>
+      <c r="C72" t="s">
+        <v>373</v>
+      </c>
+      <c r="D72" t="s">
+        <v>368</v>
+      </c>
+      <c r="E72" t="s">
+        <v>369</v>
+      </c>
+      <c r="F72" t="s">
+        <v>374</v>
+      </c>
+      <c r="G72" t="s">
+        <v>33</v>
+      </c>
+      <c r="H72" t="s">
+        <v>34</v>
+      </c>
+      <c r="I72" t="s">
+        <v>144</v>
+      </c>
+      <c r="J72" t="s">
+        <v>64</v>
+      </c>
+      <c r="K72" t="s">
+        <v>65</v>
+      </c>
+      <c r="L72" t="s">
+        <v>375</v>
+      </c>
+      <c r="M72" t="n">
+        <v>250.0</v>
+      </c>
+      <c r="N72" t="s">
+        <v>39</v>
+      </c>
+      <c r="O72" t="s">
+        <v>40</v>
+      </c>
+      <c r="P72" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>41</v>
+      </c>
+      <c r="R72" t="s">
+        <v>41</v>
+      </c>
+      <c r="S72" t="s">
+        <v>41</v>
+      </c>
+      <c r="T72" t="n">
+        <v>250.0</v>
+      </c>
+      <c r="U72" t="n">
+        <v>305.0</v>
+      </c>
+      <c r="V72" t="n">
+        <v>355.0</v>
+      </c>
+      <c r="W72" t="s">
+        <v>41</v>
+      </c>
+      <c r="X72" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA72" t="n">
+        <v>747.0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>376</v>
+      </c>
+      <c r="B73" t="s">
+        <v>377</v>
+      </c>
+      <c r="C73" t="s">
+        <v>378</v>
+      </c>
+      <c r="D73" t="s">
+        <v>368</v>
+      </c>
+      <c r="E73" t="s">
+        <v>369</v>
+      </c>
+      <c r="F73" t="s">
+        <v>289</v>
+      </c>
+      <c r="G73" t="s">
+        <v>33</v>
+      </c>
+      <c r="H73" t="s">
+        <v>34</v>
+      </c>
+      <c r="I73" t="s">
+        <v>379</v>
+      </c>
+      <c r="J73" t="s">
+        <v>64</v>
+      </c>
+      <c r="K73" t="s">
+        <v>65</v>
+      </c>
+      <c r="L73" t="s">
+        <v>380</v>
+      </c>
+      <c r="M73" t="n">
+        <v>2105.0</v>
+      </c>
+      <c r="N73" t="s">
+        <v>39</v>
+      </c>
+      <c r="O73" t="s">
+        <v>40</v>
+      </c>
+      <c r="P73" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>41</v>
+      </c>
+      <c r="R73" t="s">
+        <v>41</v>
+      </c>
+      <c r="S73" t="s">
+        <v>41</v>
+      </c>
+      <c r="T73" t="n">
+        <v>2105.0</v>
+      </c>
+      <c r="U73" t="n">
+        <v>2681.0</v>
+      </c>
+      <c r="V73" t="n">
+        <v>3568.0</v>
+      </c>
+      <c r="W73" t="s">
+        <v>41</v>
+      </c>
+      <c r="X73" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA73" t="n">
+        <v>2032.0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>381</v>
+      </c>
+      <c r="B74" t="s">
+        <v>382</v>
+      </c>
+      <c r="C74" t="s">
+        <v>383</v>
+      </c>
+      <c r="D74" t="s">
+        <v>368</v>
+      </c>
+      <c r="E74" t="s">
+        <v>369</v>
+      </c>
+      <c r="F74" t="s">
+        <v>289</v>
+      </c>
+      <c r="G74" t="s">
+        <v>33</v>
+      </c>
+      <c r="H74" t="s">
+        <v>34</v>
+      </c>
+      <c r="I74" t="s">
+        <v>384</v>
+      </c>
+      <c r="J74" t="s">
+        <v>64</v>
+      </c>
+      <c r="K74" t="s">
+        <v>65</v>
+      </c>
+      <c r="L74" t="s">
+        <v>385</v>
+      </c>
+      <c r="M74" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="N74" t="s">
+        <v>39</v>
+      </c>
+      <c r="O74" t="s">
+        <v>40</v>
+      </c>
+      <c r="P74" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>41</v>
+      </c>
+      <c r="R74" t="s">
+        <v>41</v>
+      </c>
+      <c r="S74" t="s">
+        <v>41</v>
+      </c>
+      <c r="T74" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="U74" t="n">
+        <v>6209.0</v>
+      </c>
+      <c r="V74" t="n">
+        <v>24840.0</v>
+      </c>
+      <c r="W74" t="s">
+        <v>41</v>
+      </c>
+      <c r="X74" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA74" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>386</v>
+      </c>
+      <c r="B75" t="s">
+        <v>387</v>
+      </c>
+      <c r="C75" t="s">
+        <v>388</v>
+      </c>
+      <c r="D75" t="s">
+        <v>368</v>
+      </c>
+      <c r="E75" t="s">
+        <v>369</v>
+      </c>
+      <c r="F75" t="s">
+        <v>32</v>
+      </c>
+      <c r="G75" t="s">
+        <v>389</v>
+      </c>
+      <c r="H75" t="s">
+        <v>34</v>
+      </c>
+      <c r="I75" t="s">
         <v>35</v>
       </c>
-      <c r="H36" t="s">
+      <c r="J75" t="s">
         <v>36</v>
       </c>
-      <c r="I36" t="s">
-[...5 lines deleted...]
-      <c r="K36" t="s">
+      <c r="K75" t="s">
+        <v>37</v>
+      </c>
+      <c r="L75" t="s">
+        <v>390</v>
+      </c>
+      <c r="M75" t="n">
+        <v>13086.0</v>
+      </c>
+      <c r="N75" t="n">
+        <v>11.59</v>
+      </c>
+      <c r="O75" t="s">
+        <v>40</v>
+      </c>
+      <c r="P75" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>41</v>
+      </c>
+      <c r="R75" t="s">
+        <v>41</v>
+      </c>
+      <c r="S75" t="s">
+        <v>41</v>
+      </c>
+      <c r="T75" t="n">
+        <v>11.59</v>
+      </c>
+      <c r="U75" t="n">
+        <v>9.68</v>
+      </c>
+      <c r="V75" t="n">
+        <v>7.79</v>
+      </c>
+      <c r="W75" t="s">
+        <v>41</v>
+      </c>
+      <c r="X75" t="n">
+        <v>12.13</v>
+      </c>
+      <c r="Y75" t="n">
+        <v>12.3</v>
+      </c>
+      <c r="Z75" t="n">
+        <v>11.85</v>
+      </c>
+      <c r="AA75" t="n">
+        <v>15.07</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>391</v>
+      </c>
+      <c r="B76" t="s">
+        <v>392</v>
+      </c>
+      <c r="C76" t="s">
+        <v>393</v>
+      </c>
+      <c r="D76" t="s">
+        <v>368</v>
+      </c>
+      <c r="E76" t="s">
+        <v>369</v>
+      </c>
+      <c r="F76" t="s">
+        <v>32</v>
+      </c>
+      <c r="G76" t="s">
+        <v>389</v>
+      </c>
+      <c r="H76" t="s">
+        <v>34</v>
+      </c>
+      <c r="I76" t="s">
+        <v>49</v>
+      </c>
+      <c r="J76" t="s">
+        <v>36</v>
+      </c>
+      <c r="K76" t="s">
+        <v>37</v>
+      </c>
+      <c r="L76" t="s">
+        <v>394</v>
+      </c>
+      <c r="M76" t="n">
+        <v>5697.0</v>
+      </c>
+      <c r="N76" t="n">
+        <v>7.85</v>
+      </c>
+      <c r="O76" t="s">
+        <v>40</v>
+      </c>
+      <c r="P76" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>41</v>
+      </c>
+      <c r="R76" t="s">
+        <v>41</v>
+      </c>
+      <c r="S76" t="s">
+        <v>41</v>
+      </c>
+      <c r="T76" t="n">
+        <v>7.85</v>
+      </c>
+      <c r="U76" t="n">
+        <v>6.62</v>
+      </c>
+      <c r="V76" t="n">
+        <v>5.58</v>
+      </c>
+      <c r="W76" t="s">
+        <v>41</v>
+      </c>
+      <c r="X76" t="n">
+        <v>5.91</v>
+      </c>
+      <c r="Y76" t="n">
+        <v>7.43</v>
+      </c>
+      <c r="Z76" t="n">
+        <v>8.04</v>
+      </c>
+      <c r="AA76" t="n">
+        <v>3.74</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>395</v>
+      </c>
+      <c r="B77" t="s">
+        <v>396</v>
+      </c>
+      <c r="C77" t="s">
+        <v>397</v>
+      </c>
+      <c r="D77" t="s">
+        <v>368</v>
+      </c>
+      <c r="E77" t="s">
+        <v>369</v>
+      </c>
+      <c r="F77" t="s">
+        <v>32</v>
+      </c>
+      <c r="G77" t="s">
+        <v>389</v>
+      </c>
+      <c r="H77" t="s">
+        <v>34</v>
+      </c>
+      <c r="I77" t="s">
+        <v>35</v>
+      </c>
+      <c r="J77" t="s">
+        <v>36</v>
+      </c>
+      <c r="K77" t="s">
+        <v>37</v>
+      </c>
+      <c r="L77" t="s">
+        <v>398</v>
+      </c>
+      <c r="M77" t="n">
+        <v>7070.0</v>
+      </c>
+      <c r="N77" t="n">
+        <v>18.52</v>
+      </c>
+      <c r="O77" t="s">
+        <v>40</v>
+      </c>
+      <c r="P77" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>41</v>
+      </c>
+      <c r="R77" t="s">
+        <v>41</v>
+      </c>
+      <c r="S77" t="s">
+        <v>41</v>
+      </c>
+      <c r="T77" t="n">
+        <v>18.52</v>
+      </c>
+      <c r="U77" t="n">
+        <v>15.33</v>
+      </c>
+      <c r="V77" t="n">
+        <v>12.02</v>
+      </c>
+      <c r="W77" t="s">
+        <v>41</v>
+      </c>
+      <c r="X77" t="n">
+        <v>24.58</v>
+      </c>
+      <c r="Y77" t="n">
+        <v>21.3</v>
+      </c>
+      <c r="Z77" t="n">
+        <v>18.52</v>
+      </c>
+      <c r="AA77" t="n">
+        <v>19.66</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>399</v>
+      </c>
+      <c r="B78" t="s">
+        <v>400</v>
+      </c>
+      <c r="C78" t="s">
+        <v>401</v>
+      </c>
+      <c r="D78" t="s">
+        <v>368</v>
+      </c>
+      <c r="E78" t="s">
+        <v>369</v>
+      </c>
+      <c r="F78" t="s">
+        <v>32</v>
+      </c>
+      <c r="G78" t="s">
+        <v>389</v>
+      </c>
+      <c r="H78" t="s">
+        <v>34</v>
+      </c>
+      <c r="I78" t="s">
+        <v>58</v>
+      </c>
+      <c r="J78" t="s">
+        <v>36</v>
+      </c>
+      <c r="K78" t="s">
+        <v>37</v>
+      </c>
+      <c r="L78" t="s">
+        <v>402</v>
+      </c>
+      <c r="M78" t="n">
+        <v>319.0</v>
+      </c>
+      <c r="N78" t="n">
+        <v>14.5</v>
+      </c>
+      <c r="O78" t="s">
+        <v>40</v>
+      </c>
+      <c r="P78" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>41</v>
+      </c>
+      <c r="R78" t="s">
+        <v>41</v>
+      </c>
+      <c r="S78" t="s">
+        <v>41</v>
+      </c>
+      <c r="T78" t="n">
+        <v>14.5</v>
+      </c>
+      <c r="U78" t="n">
+        <v>12.79</v>
+      </c>
+      <c r="V78" t="n">
+        <v>10.68</v>
+      </c>
+      <c r="W78" t="s">
+        <v>41</v>
+      </c>
+      <c r="X78" t="n">
+        <v>16.03</v>
+      </c>
+      <c r="Y78" t="n">
+        <v>14.43</v>
+      </c>
+      <c r="Z78" t="n">
+        <v>14.36</v>
+      </c>
+      <c r="AA78" t="n">
+        <v>11.33</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>403</v>
+      </c>
+      <c r="B79" t="s">
+        <v>404</v>
+      </c>
+      <c r="C79" t="s">
+        <v>405</v>
+      </c>
+      <c r="D79" t="s">
+        <v>368</v>
+      </c>
+      <c r="E79" t="s">
+        <v>369</v>
+      </c>
+      <c r="F79" t="s">
+        <v>406</v>
+      </c>
+      <c r="G79" t="s">
+        <v>389</v>
+      </c>
+      <c r="H79" t="s">
+        <v>34</v>
+      </c>
+      <c r="I79" t="s">
+        <v>384</v>
+      </c>
+      <c r="J79" t="s">
+        <v>64</v>
+      </c>
+      <c r="K79" t="s">
+        <v>65</v>
+      </c>
+      <c r="L79" t="s">
+        <v>407</v>
+      </c>
+      <c r="M79" t="n">
+        <v>867.0</v>
+      </c>
+      <c r="N79" t="s">
         <v>39</v>
       </c>
-      <c r="L36" t="s">
-[...2 lines deleted...]
-      <c r="M36" t="n">
+      <c r="O79" t="s">
+        <v>40</v>
+      </c>
+      <c r="P79" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q79" t="n">
+        <v>484.0</v>
+      </c>
+      <c r="R79" t="n">
+        <v>611.0</v>
+      </c>
+      <c r="S79" t="n">
+        <v>509.0</v>
+      </c>
+      <c r="T79" t="n">
+        <v>867.0</v>
+      </c>
+      <c r="U79" t="n">
+        <v>744.0</v>
+      </c>
+      <c r="V79" t="n">
+        <v>638.0</v>
+      </c>
+      <c r="W79" t="s">
+        <v>41</v>
+      </c>
+      <c r="X79" t="n">
+        <v>484.0</v>
+      </c>
+      <c r="Y79" t="n">
+        <v>1115.0</v>
+      </c>
+      <c r="Z79" t="n">
+        <v>847.0</v>
+      </c>
+      <c r="AA79" t="n">
+        <v>755.0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>408</v>
+      </c>
+      <c r="B80" t="s">
+        <v>409</v>
+      </c>
+      <c r="C80" t="s">
+        <v>410</v>
+      </c>
+      <c r="D80" t="s">
+        <v>368</v>
+      </c>
+      <c r="E80" t="s">
+        <v>369</v>
+      </c>
+      <c r="F80" t="s">
+        <v>289</v>
+      </c>
+      <c r="G80" t="s">
+        <v>33</v>
+      </c>
+      <c r="H80" t="s">
+        <v>34</v>
+      </c>
+      <c r="I80" t="s">
+        <v>290</v>
+      </c>
+      <c r="J80" t="s">
+        <v>64</v>
+      </c>
+      <c r="K80" t="s">
+        <v>65</v>
+      </c>
+      <c r="L80" t="s">
+        <v>411</v>
+      </c>
+      <c r="M80" t="n">
+        <v>3200.0</v>
+      </c>
+      <c r="N80" t="s">
+        <v>39</v>
+      </c>
+      <c r="O80" t="s">
+        <v>40</v>
+      </c>
+      <c r="P80" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>41</v>
+      </c>
+      <c r="R80" t="s">
+        <v>41</v>
+      </c>
+      <c r="S80" t="s">
+        <v>41</v>
+      </c>
+      <c r="T80" t="n">
+        <v>3200.0</v>
+      </c>
+      <c r="U80" t="n">
+        <v>5530.0</v>
+      </c>
+      <c r="V80" t="n">
+        <v>9555.0</v>
+      </c>
+      <c r="W80" t="s">
+        <v>41</v>
+      </c>
+      <c r="X80" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA80" t="n">
+        <v>3200.0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>412</v>
+      </c>
+      <c r="B81" t="s">
+        <v>413</v>
+      </c>
+      <c r="C81" t="s">
+        <v>414</v>
+      </c>
+      <c r="D81" t="s">
+        <v>368</v>
+      </c>
+      <c r="E81" t="s">
+        <v>369</v>
+      </c>
+      <c r="F81" t="s">
+        <v>63</v>
+      </c>
+      <c r="G81" t="s">
+        <v>33</v>
+      </c>
+      <c r="H81" t="s">
+        <v>34</v>
+      </c>
+      <c r="I81" t="s">
+        <v>144</v>
+      </c>
+      <c r="J81" t="s">
+        <v>64</v>
+      </c>
+      <c r="K81" t="s">
+        <v>65</v>
+      </c>
+      <c r="L81" t="s">
+        <v>415</v>
+      </c>
+      <c r="M81" t="n">
+        <v>52500.0</v>
+      </c>
+      <c r="N81" t="s">
+        <v>39</v>
+      </c>
+      <c r="O81" t="s">
+        <v>40</v>
+      </c>
+      <c r="P81" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>41</v>
+      </c>
+      <c r="R81" t="s">
+        <v>41</v>
+      </c>
+      <c r="S81" t="s">
+        <v>41</v>
+      </c>
+      <c r="T81" t="n">
+        <v>52500.0</v>
+      </c>
+      <c r="U81" t="n">
+        <v>55713.0</v>
+      </c>
+      <c r="V81" t="n">
+        <v>59124.0</v>
+      </c>
+      <c r="W81" t="s">
+        <v>41</v>
+      </c>
+      <c r="X81" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA81" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>416</v>
+      </c>
+      <c r="B82" t="s">
+        <v>417</v>
+      </c>
+      <c r="C82" t="s">
+        <v>418</v>
+      </c>
+      <c r="D82" t="s">
+        <v>368</v>
+      </c>
+      <c r="E82" t="s">
+        <v>369</v>
+      </c>
+      <c r="F82" t="s">
+        <v>63</v>
+      </c>
+      <c r="G82" t="s">
+        <v>33</v>
+      </c>
+      <c r="H82" t="s">
+        <v>34</v>
+      </c>
+      <c r="I82" t="s">
+        <v>379</v>
+      </c>
+      <c r="J82" t="s">
+        <v>64</v>
+      </c>
+      <c r="K82" t="s">
+        <v>65</v>
+      </c>
+      <c r="L82" t="s">
+        <v>419</v>
+      </c>
+      <c r="M82" t="n">
+        <v>660.0</v>
+      </c>
+      <c r="N82" t="s">
+        <v>39</v>
+      </c>
+      <c r="O82" t="s">
+        <v>40</v>
+      </c>
+      <c r="P82" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>41</v>
+      </c>
+      <c r="R82" t="s">
+        <v>41</v>
+      </c>
+      <c r="S82" t="s">
+        <v>41</v>
+      </c>
+      <c r="T82" t="n">
+        <v>660.0</v>
+      </c>
+      <c r="U82" t="n">
+        <v>878.0</v>
+      </c>
+      <c r="V82" t="n">
+        <v>1169.0</v>
+      </c>
+      <c r="W82" t="s">
+        <v>41</v>
+      </c>
+      <c r="X82" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA82" t="n">
+        <v>540.0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>420</v>
+      </c>
+      <c r="B83" t="s">
+        <v>421</v>
+      </c>
+      <c r="C83" t="s">
+        <v>422</v>
+      </c>
+      <c r="D83" t="s">
+        <v>368</v>
+      </c>
+      <c r="E83" t="s">
+        <v>423</v>
+      </c>
+      <c r="F83" t="s">
+        <v>289</v>
+      </c>
+      <c r="G83" t="s">
+        <v>33</v>
+      </c>
+      <c r="H83" t="s">
+        <v>34</v>
+      </c>
+      <c r="I83" t="s">
+        <v>290</v>
+      </c>
+      <c r="J83" t="s">
+        <v>64</v>
+      </c>
+      <c r="K83" t="s">
+        <v>65</v>
+      </c>
+      <c r="L83" t="s">
+        <v>424</v>
+      </c>
+      <c r="M83" t="n">
+        <v>3389123.97</v>
+      </c>
+      <c r="N83" t="s">
+        <v>39</v>
+      </c>
+      <c r="O83" t="s">
+        <v>40</v>
+      </c>
+      <c r="P83" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>41</v>
+      </c>
+      <c r="R83" t="s">
+        <v>41</v>
+      </c>
+      <c r="S83" t="s">
+        <v>41</v>
+      </c>
+      <c r="T83" t="n">
+        <v>3389124.0</v>
+      </c>
+      <c r="U83" t="n">
+        <v>3703388.0</v>
+      </c>
+      <c r="V83" t="n">
+        <v>4046792.0</v>
+      </c>
+      <c r="W83" t="s">
+        <v>41</v>
+      </c>
+      <c r="X83" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA83" t="n">
+        <v>2054869.0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>425</v>
+      </c>
+      <c r="B84" t="s">
+        <v>426</v>
+      </c>
+      <c r="C84" t="s">
+        <v>427</v>
+      </c>
+      <c r="D84" t="s">
+        <v>368</v>
+      </c>
+      <c r="E84" t="s">
+        <v>423</v>
+      </c>
+      <c r="F84" t="s">
+        <v>428</v>
+      </c>
+      <c r="G84" t="s">
+        <v>33</v>
+      </c>
+      <c r="H84" t="s">
+        <v>34</v>
+      </c>
+      <c r="I84" t="s">
+        <v>290</v>
+      </c>
+      <c r="J84" t="s">
+        <v>64</v>
+      </c>
+      <c r="K84" t="s">
+        <v>65</v>
+      </c>
+      <c r="L84" t="s">
+        <v>429</v>
+      </c>
+      <c r="M84" t="n">
+        <v>15528.0</v>
+      </c>
+      <c r="N84" t="s">
+        <v>39</v>
+      </c>
+      <c r="O84" t="s">
+        <v>40</v>
+      </c>
+      <c r="P84" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>41</v>
+      </c>
+      <c r="R84" t="s">
+        <v>41</v>
+      </c>
+      <c r="S84" t="s">
+        <v>41</v>
+      </c>
+      <c r="T84" t="n">
+        <v>15528.0</v>
+      </c>
+      <c r="U84" t="n">
+        <v>17976.0</v>
+      </c>
+      <c r="V84" t="n">
+        <v>20810.0</v>
+      </c>
+      <c r="W84" t="s">
+        <v>41</v>
+      </c>
+      <c r="X84" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA84" t="n">
+        <v>11175.0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>430</v>
+      </c>
+      <c r="B85" t="s">
+        <v>431</v>
+      </c>
+      <c r="C85" t="s">
+        <v>432</v>
+      </c>
+      <c r="D85" t="s">
+        <v>368</v>
+      </c>
+      <c r="E85" t="s">
+        <v>423</v>
+      </c>
+      <c r="F85" t="s">
+        <v>433</v>
+      </c>
+      <c r="G85" t="s">
+        <v>33</v>
+      </c>
+      <c r="H85" t="s">
+        <v>34</v>
+      </c>
+      <c r="I85" t="s">
+        <v>290</v>
+      </c>
+      <c r="J85" t="s">
+        <v>64</v>
+      </c>
+      <c r="K85" t="s">
+        <v>65</v>
+      </c>
+      <c r="L85" t="s">
+        <v>434</v>
+      </c>
+      <c r="M85" t="n">
+        <v>1206.0</v>
+      </c>
+      <c r="N85" t="s">
+        <v>39</v>
+      </c>
+      <c r="O85" t="s">
+        <v>40</v>
+      </c>
+      <c r="P85" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>41</v>
+      </c>
+      <c r="R85" t="s">
+        <v>41</v>
+      </c>
+      <c r="S85" t="s">
+        <v>41</v>
+      </c>
+      <c r="T85" t="n">
+        <v>1206.0</v>
+      </c>
+      <c r="U85" t="n">
+        <v>1486.0</v>
+      </c>
+      <c r="V85" t="n">
+        <v>1830.0</v>
+      </c>
+      <c r="W85" t="s">
+        <v>41</v>
+      </c>
+      <c r="X85" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA85" t="n">
+        <v>1024.0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>435</v>
+      </c>
+      <c r="B86" t="s">
+        <v>436</v>
+      </c>
+      <c r="C86" t="s">
+        <v>437</v>
+      </c>
+      <c r="D86" t="s">
+        <v>368</v>
+      </c>
+      <c r="E86" t="s">
+        <v>438</v>
+      </c>
+      <c r="F86" t="s">
+        <v>439</v>
+      </c>
+      <c r="G86" t="s">
+        <v>33</v>
+      </c>
+      <c r="H86" t="s">
+        <v>34</v>
+      </c>
+      <c r="I86" t="s">
+        <v>290</v>
+      </c>
+      <c r="J86" t="s">
+        <v>64</v>
+      </c>
+      <c r="K86" t="s">
+        <v>65</v>
+      </c>
+      <c r="L86" t="s">
+        <v>440</v>
+      </c>
+      <c r="M86" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N86" t="s">
+        <v>39</v>
+      </c>
+      <c r="O86" t="s">
+        <v>40</v>
+      </c>
+      <c r="P86" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>41</v>
+      </c>
+      <c r="R86" t="s">
+        <v>41</v>
+      </c>
+      <c r="S86" t="s">
+        <v>41</v>
+      </c>
+      <c r="T86" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="U86" t="n">
         <v>3.0</v>
       </c>
-      <c r="N36" t="n">
+      <c r="V86" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="W86" t="s">
+        <v>41</v>
+      </c>
+      <c r="X86" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA86" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>441</v>
+      </c>
+      <c r="B87" t="s">
+        <v>442</v>
+      </c>
+      <c r="C87" t="s">
+        <v>443</v>
+      </c>
+      <c r="D87" t="s">
+        <v>368</v>
+      </c>
+      <c r="E87" t="s">
+        <v>438</v>
+      </c>
+      <c r="F87" t="s">
+        <v>444</v>
+      </c>
+      <c r="G87" t="s">
+        <v>33</v>
+      </c>
+      <c r="H87" t="s">
+        <v>34</v>
+      </c>
+      <c r="I87" t="s">
+        <v>290</v>
+      </c>
+      <c r="J87" t="s">
+        <v>64</v>
+      </c>
+      <c r="K87" t="s">
+        <v>65</v>
+      </c>
+      <c r="L87" t="s">
+        <v>445</v>
+      </c>
+      <c r="M87" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N87" t="s">
+        <v>39</v>
+      </c>
+      <c r="O87" t="s">
+        <v>40</v>
+      </c>
+      <c r="P87" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>41</v>
+      </c>
+      <c r="R87" t="s">
+        <v>41</v>
+      </c>
+      <c r="S87" t="s">
+        <v>41</v>
+      </c>
+      <c r="T87" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="U87" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="V87" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="W87" t="s">
+        <v>41</v>
+      </c>
+      <c r="X87" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA87" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>446</v>
+      </c>
+      <c r="B88" t="s">
+        <v>447</v>
+      </c>
+      <c r="C88" t="s">
+        <v>448</v>
+      </c>
+      <c r="D88" t="s">
+        <v>368</v>
+      </c>
+      <c r="E88" t="s">
+        <v>438</v>
+      </c>
+      <c r="F88" t="s">
+        <v>305</v>
+      </c>
+      <c r="G88" t="s">
+        <v>33</v>
+      </c>
+      <c r="H88" t="s">
+        <v>34</v>
+      </c>
+      <c r="I88" t="s">
+        <v>290</v>
+      </c>
+      <c r="J88" t="s">
+        <v>64</v>
+      </c>
+      <c r="K88" t="s">
+        <v>65</v>
+      </c>
+      <c r="L88" t="s">
+        <v>449</v>
+      </c>
+      <c r="M88" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N88" t="s">
+        <v>39</v>
+      </c>
+      <c r="O88" t="s">
+        <v>40</v>
+      </c>
+      <c r="P88" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>41</v>
+      </c>
+      <c r="R88" t="s">
+        <v>41</v>
+      </c>
+      <c r="S88" t="s">
+        <v>41</v>
+      </c>
+      <c r="T88" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="U88" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="V88" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="W88" t="s">
+        <v>41</v>
+      </c>
+      <c r="X88" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA88" t="n">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>450</v>
+      </c>
+      <c r="B89" t="s">
+        <v>451</v>
+      </c>
+      <c r="C89" t="s">
+        <v>452</v>
+      </c>
+      <c r="D89" t="s">
+        <v>368</v>
+      </c>
+      <c r="E89" t="s">
+        <v>438</v>
+      </c>
+      <c r="F89" t="s">
+        <v>289</v>
+      </c>
+      <c r="G89" t="s">
+        <v>33</v>
+      </c>
+      <c r="H89" t="s">
+        <v>34</v>
+      </c>
+      <c r="I89" t="s">
+        <v>290</v>
+      </c>
+      <c r="J89" t="s">
+        <v>64</v>
+      </c>
+      <c r="K89" t="s">
+        <v>65</v>
+      </c>
+      <c r="L89" t="s">
+        <v>453</v>
+      </c>
+      <c r="M89" t="n">
+        <v>38108.0</v>
+      </c>
+      <c r="N89" t="s">
+        <v>39</v>
+      </c>
+      <c r="O89" t="s">
+        <v>40</v>
+      </c>
+      <c r="P89" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>41</v>
+      </c>
+      <c r="R89" t="s">
+        <v>41</v>
+      </c>
+      <c r="S89" t="s">
+        <v>41</v>
+      </c>
+      <c r="T89" t="n">
+        <v>38108.0</v>
+      </c>
+      <c r="U89" t="n">
+        <v>39871.0</v>
+      </c>
+      <c r="V89" t="n">
+        <v>41715.0</v>
+      </c>
+      <c r="W89" t="s">
+        <v>41</v>
+      </c>
+      <c r="X89" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA89" t="n">
+        <v>38108.0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>454</v>
+      </c>
+      <c r="B90" t="s">
+        <v>455</v>
+      </c>
+      <c r="C90" t="s">
+        <v>456</v>
+      </c>
+      <c r="D90" t="s">
+        <v>457</v>
+      </c>
+      <c r="E90" t="s">
+        <v>458</v>
+      </c>
+      <c r="F90" t="s">
+        <v>32</v>
+      </c>
+      <c r="G90" t="s">
+        <v>33</v>
+      </c>
+      <c r="H90" t="s">
+        <v>34</v>
+      </c>
+      <c r="I90" t="s">
+        <v>459</v>
+      </c>
+      <c r="J90" t="s">
+        <v>36</v>
+      </c>
+      <c r="K90" t="s">
+        <v>37</v>
+      </c>
+      <c r="L90" t="s">
+        <v>460</v>
+      </c>
+      <c r="M90" t="s">
+        <v>39</v>
+      </c>
+      <c r="N90" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="O90" t="s">
+        <v>40</v>
+      </c>
+      <c r="P90" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>41</v>
+      </c>
+      <c r="R90" t="s">
+        <v>41</v>
+      </c>
+      <c r="S90" t="s">
+        <v>41</v>
+      </c>
+      <c r="T90" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="U90" t="n">
+        <v>87.0</v>
+      </c>
+      <c r="V90" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="W90" t="s">
+        <v>41</v>
+      </c>
+      <c r="X90" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA90" t="n">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>461</v>
+      </c>
+      <c r="B91" t="s">
+        <v>462</v>
+      </c>
+      <c r="C91" t="s">
+        <v>463</v>
+      </c>
+      <c r="D91" t="s">
+        <v>457</v>
+      </c>
+      <c r="E91" t="s">
+        <v>458</v>
+      </c>
+      <c r="F91" t="s">
+        <v>32</v>
+      </c>
+      <c r="G91" t="s">
+        <v>33</v>
+      </c>
+      <c r="H91" t="s">
+        <v>34</v>
+      </c>
+      <c r="I91" t="s">
+        <v>459</v>
+      </c>
+      <c r="J91" t="s">
+        <v>36</v>
+      </c>
+      <c r="K91" t="s">
+        <v>37</v>
+      </c>
+      <c r="L91" t="s">
+        <v>464</v>
+      </c>
+      <c r="M91" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="N91" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="O91" t="s">
+        <v>40</v>
+      </c>
+      <c r="P91" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>41</v>
+      </c>
+      <c r="R91" t="s">
+        <v>41</v>
+      </c>
+      <c r="S91" t="s">
+        <v>41</v>
+      </c>
+      <c r="T91" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="U91" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="V91" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="W91" t="s">
+        <v>41</v>
+      </c>
+      <c r="X91" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA91" t="n">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>465</v>
+      </c>
+      <c r="B92" t="s">
+        <v>466</v>
+      </c>
+      <c r="C92" t="s">
+        <v>467</v>
+      </c>
+      <c r="D92" t="s">
+        <v>457</v>
+      </c>
+      <c r="E92" t="s">
+        <v>468</v>
+      </c>
+      <c r="F92" t="s">
+        <v>32</v>
+      </c>
+      <c r="G92" t="s">
+        <v>33</v>
+      </c>
+      <c r="H92" t="s">
+        <v>34</v>
+      </c>
+      <c r="I92" t="s">
+        <v>144</v>
+      </c>
+      <c r="J92" t="s">
+        <v>36</v>
+      </c>
+      <c r="K92" t="s">
+        <v>37</v>
+      </c>
+      <c r="L92" t="s">
+        <v>469</v>
+      </c>
+      <c r="M92" t="n">
+        <v>68.0</v>
+      </c>
+      <c r="N92" t="n">
+        <v>19089.0</v>
+      </c>
+      <c r="O92" t="s">
+        <v>40</v>
+      </c>
+      <c r="P92" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>41</v>
+      </c>
+      <c r="R92" t="s">
+        <v>41</v>
+      </c>
+      <c r="S92" t="s">
+        <v>41</v>
+      </c>
+      <c r="T92" t="n">
+        <v>68.0</v>
+      </c>
+      <c r="U92" t="n">
+        <v>82.0</v>
+      </c>
+      <c r="V92" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="W92" t="s">
+        <v>41</v>
+      </c>
+      <c r="X92" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA92" t="n">
+        <v>37.68</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>470</v>
+      </c>
+      <c r="B93" t="s">
+        <v>471</v>
+      </c>
+      <c r="C93" t="s">
+        <v>472</v>
+      </c>
+      <c r="D93" t="s">
+        <v>457</v>
+      </c>
+      <c r="E93" t="s">
+        <v>473</v>
+      </c>
+      <c r="F93" t="s">
+        <v>32</v>
+      </c>
+      <c r="G93" t="s">
+        <v>33</v>
+      </c>
+      <c r="H93" t="s">
+        <v>34</v>
+      </c>
+      <c r="I93" t="s">
+        <v>91</v>
+      </c>
+      <c r="J93" t="s">
+        <v>36</v>
+      </c>
+      <c r="K93" t="s">
+        <v>37</v>
+      </c>
+      <c r="L93" t="s">
+        <v>474</v>
+      </c>
+      <c r="M93" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="N93" t="n">
+        <v>54.17</v>
+      </c>
+      <c r="O93" t="s">
+        <v>40</v>
+      </c>
+      <c r="P93" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>41</v>
+      </c>
+      <c r="R93" t="s">
+        <v>41</v>
+      </c>
+      <c r="S93" t="s">
+        <v>41</v>
+      </c>
+      <c r="T93" t="n">
+        <v>54.17</v>
+      </c>
+      <c r="U93" t="n">
+        <v>66.67</v>
+      </c>
+      <c r="V93" t="n">
+        <v>81.25</v>
+      </c>
+      <c r="W93" t="s">
+        <v>41</v>
+      </c>
+      <c r="X93" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA93" t="n">
+        <v>51.11</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>475</v>
+      </c>
+      <c r="B94" t="s">
+        <v>476</v>
+      </c>
+      <c r="C94" t="s">
+        <v>477</v>
+      </c>
+      <c r="D94" t="s">
+        <v>457</v>
+      </c>
+      <c r="E94" t="s">
+        <v>473</v>
+      </c>
+      <c r="F94" t="s">
+        <v>478</v>
+      </c>
+      <c r="G94" t="s">
+        <v>389</v>
+      </c>
+      <c r="H94" t="s">
+        <v>34</v>
+      </c>
+      <c r="I94" t="s">
+        <v>479</v>
+      </c>
+      <c r="J94" t="s">
+        <v>64</v>
+      </c>
+      <c r="K94" t="s">
+        <v>65</v>
+      </c>
+      <c r="L94" t="s">
+        <v>480</v>
+      </c>
+      <c r="M94" t="n">
+        <v>285.0</v>
+      </c>
+      <c r="N94" t="s">
+        <v>39</v>
+      </c>
+      <c r="O94" t="s">
+        <v>40</v>
+      </c>
+      <c r="P94" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>41</v>
+      </c>
+      <c r="R94" t="s">
+        <v>41</v>
+      </c>
+      <c r="S94" t="s">
+        <v>41</v>
+      </c>
+      <c r="T94" t="n">
+        <v>285.0</v>
+      </c>
+      <c r="U94" t="n">
+        <v>208.0</v>
+      </c>
+      <c r="V94" t="n">
+        <v>151.0</v>
+      </c>
+      <c r="W94" t="s">
+        <v>41</v>
+      </c>
+      <c r="X94" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA94" t="n">
+        <v>28.0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>481</v>
+      </c>
+      <c r="B95" t="s">
+        <v>482</v>
+      </c>
+      <c r="C95" t="s">
+        <v>483</v>
+      </c>
+      <c r="D95" t="s">
+        <v>457</v>
+      </c>
+      <c r="E95" t="s">
+        <v>473</v>
+      </c>
+      <c r="F95" t="s">
+        <v>484</v>
+      </c>
+      <c r="G95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H95" t="s">
+        <v>34</v>
+      </c>
+      <c r="I95" t="s">
+        <v>485</v>
+      </c>
+      <c r="J95" t="s">
+        <v>64</v>
+      </c>
+      <c r="K95" t="s">
+        <v>65</v>
+      </c>
+      <c r="L95" t="s">
+        <v>486</v>
+      </c>
+      <c r="M95" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="N95" t="s">
+        <v>39</v>
+      </c>
+      <c r="O95" t="s">
+        <v>40</v>
+      </c>
+      <c r="P95" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q95" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="R95" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S95" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="T95" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="U95" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="V95" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="W95" t="s">
+        <v>41</v>
+      </c>
+      <c r="X95" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="Y95" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="Z95" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="AA95" t="n">
+        <v>11.0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>487</v>
+      </c>
+      <c r="B96" t="s">
+        <v>488</v>
+      </c>
+      <c r="C96" t="s">
+        <v>489</v>
+      </c>
+      <c r="D96" t="s">
+        <v>457</v>
+      </c>
+      <c r="E96" t="s">
+        <v>473</v>
+      </c>
+      <c r="F96" t="s">
+        <v>32</v>
+      </c>
+      <c r="G96" t="s">
+        <v>33</v>
+      </c>
+      <c r="H96" t="s">
+        <v>34</v>
+      </c>
+      <c r="I96" t="s">
+        <v>490</v>
+      </c>
+      <c r="J96" t="s">
+        <v>36</v>
+      </c>
+      <c r="K96" t="s">
+        <v>37</v>
+      </c>
+      <c r="L96" t="s">
+        <v>491</v>
+      </c>
+      <c r="M96" t="n">
+        <v>3.891149323E9</v>
+      </c>
+      <c r="N96" t="n">
+        <v>25.48</v>
+      </c>
+      <c r="O96" t="s">
+        <v>40</v>
+      </c>
+      <c r="P96" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>41</v>
+      </c>
+      <c r="R96" t="s">
+        <v>41</v>
+      </c>
+      <c r="S96" t="s">
+        <v>41</v>
+      </c>
+      <c r="T96" t="n">
+        <v>25.48</v>
+      </c>
+      <c r="U96" t="n">
+        <v>25.52</v>
+      </c>
+      <c r="V96" t="n">
+        <v>25.87</v>
+      </c>
+      <c r="W96" t="s">
+        <v>41</v>
+      </c>
+      <c r="X96" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y96" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA96" t="n">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>492</v>
+      </c>
+      <c r="B97" t="s">
+        <v>493</v>
+      </c>
+      <c r="C97" t="s">
+        <v>494</v>
+      </c>
+      <c r="D97" t="s">
+        <v>30</v>
+      </c>
+      <c r="E97" t="s">
+        <v>31</v>
+      </c>
+      <c r="F97" t="s">
+        <v>495</v>
+      </c>
+      <c r="G97" t="s">
+        <v>33</v>
+      </c>
+      <c r="H97" t="s">
+        <v>34</v>
+      </c>
+      <c r="I97" t="s">
+        <v>70</v>
+      </c>
+      <c r="J97" t="s">
+        <v>496</v>
+      </c>
+      <c r="K97" t="s">
+        <v>497</v>
+      </c>
+      <c r="L97" t="s">
+        <v>498</v>
+      </c>
+      <c r="M97" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="N97" t="s">
+        <v>39</v>
+      </c>
+      <c r="O97" t="s">
+        <v>40</v>
+      </c>
+      <c r="P97" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q97" t="n">
+        <v>150.0</v>
+      </c>
+      <c r="R97" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="S97" t="n">
+        <v>51.52</v>
+      </c>
+      <c r="T97" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="U97" t="s">
+        <v>41</v>
+      </c>
+      <c r="V97" t="s">
+        <v>41</v>
+      </c>
+      <c r="W97" t="s">
+        <v>41</v>
+      </c>
+      <c r="X97" t="n">
+        <v>150.0</v>
+      </c>
+      <c r="Y97" t="n">
+        <v>64.0</v>
+      </c>
+      <c r="Z97" t="n">
+        <v>75.61</v>
+      </c>
+      <c r="AA97" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>499</v>
+      </c>
+      <c r="B98" t="s">
+        <v>500</v>
+      </c>
+      <c r="C98" t="s">
+        <v>501</v>
+      </c>
+      <c r="D98" t="s">
+        <v>30</v>
+      </c>
+      <c r="E98" t="s">
+        <v>31</v>
+      </c>
+      <c r="F98" t="s">
+        <v>32</v>
+      </c>
+      <c r="G98" t="s">
+        <v>33</v>
+      </c>
+      <c r="H98" t="s">
+        <v>34</v>
+      </c>
+      <c r="I98" t="s">
+        <v>70</v>
+      </c>
+      <c r="J98" t="s">
+        <v>36</v>
+      </c>
+      <c r="K98" t="s">
+        <v>37</v>
+      </c>
+      <c r="L98" t="s">
+        <v>502</v>
+      </c>
+      <c r="M98" t="n">
+        <v>200.0</v>
+      </c>
+      <c r="N98" t="n">
+        <v>60.42</v>
+      </c>
+      <c r="O98" t="s">
+        <v>40</v>
+      </c>
+      <c r="P98" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q98" t="n">
+        <v>56.99</v>
+      </c>
+      <c r="R98" t="n">
+        <v>63.71</v>
+      </c>
+      <c r="S98" t="n">
+        <v>66.75</v>
+      </c>
+      <c r="T98" t="n">
+        <v>70.98</v>
+      </c>
+      <c r="U98" t="s">
+        <v>41</v>
+      </c>
+      <c r="V98" t="s">
+        <v>41</v>
+      </c>
+      <c r="W98" t="s">
+        <v>41</v>
+      </c>
+      <c r="X98" t="n">
+        <v>56.99</v>
+      </c>
+      <c r="Y98" t="n">
+        <v>67.31</v>
+      </c>
+      <c r="Z98" t="n">
+        <v>58.76</v>
+      </c>
+      <c r="AA98" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>503</v>
+      </c>
+      <c r="B99" t="s">
+        <v>504</v>
+      </c>
+      <c r="C99" t="s">
+        <v>505</v>
+      </c>
+      <c r="D99" t="s">
+        <v>30</v>
+      </c>
+      <c r="E99" t="s">
+        <v>113</v>
+      </c>
+      <c r="F99" t="s">
+        <v>32</v>
+      </c>
+      <c r="G99" t="s">
+        <v>33</v>
+      </c>
+      <c r="H99" t="s">
+        <v>34</v>
+      </c>
+      <c r="I99" t="s">
+        <v>70</v>
+      </c>
+      <c r="J99" t="s">
+        <v>36</v>
+      </c>
+      <c r="K99" t="s">
+        <v>37</v>
+      </c>
+      <c r="L99" t="s">
+        <v>506</v>
+      </c>
+      <c r="M99" t="n">
+        <v>1530.0</v>
+      </c>
+      <c r="N99" t="n">
+        <v>6.96</v>
+      </c>
+      <c r="O99" t="s">
+        <v>40</v>
+      </c>
+      <c r="P99" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q99" t="n">
+        <v>5.9</v>
+      </c>
+      <c r="R99" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="S99" t="n">
+        <v>13.22</v>
+      </c>
+      <c r="T99" t="n">
+        <v>15.1</v>
+      </c>
+      <c r="U99" t="s">
+        <v>41</v>
+      </c>
+      <c r="V99" t="s">
+        <v>41</v>
+      </c>
+      <c r="W99" t="s">
+        <v>41</v>
+      </c>
+      <c r="X99" t="n">
+        <v>5.90045364</v>
+      </c>
+      <c r="Y99" t="n">
+        <v>15.22</v>
+      </c>
+      <c r="Z99" t="n">
+        <v>19.39</v>
+      </c>
+      <c r="AA99" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>507</v>
+      </c>
+      <c r="B100" t="s">
+        <v>508</v>
+      </c>
+      <c r="C100" t="s">
+        <v>509</v>
+      </c>
+      <c r="D100" t="s">
+        <v>30</v>
+      </c>
+      <c r="E100" t="s">
+        <v>113</v>
+      </c>
+      <c r="F100" t="s">
+        <v>495</v>
+      </c>
+      <c r="G100" t="s">
+        <v>33</v>
+      </c>
+      <c r="H100" t="s">
+        <v>34</v>
+      </c>
+      <c r="I100" t="s">
+        <v>70</v>
+      </c>
+      <c r="J100" t="s">
+        <v>496</v>
+      </c>
+      <c r="K100" t="s">
+        <v>497</v>
+      </c>
+      <c r="L100" t="s">
+        <v>510</v>
+      </c>
+      <c r="M100" t="n">
+        <v>1782.0</v>
+      </c>
+      <c r="N100" t="s">
+        <v>39</v>
+      </c>
+      <c r="O100" t="s">
+        <v>40</v>
+      </c>
+      <c r="P100" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q100" t="n">
+        <v>-3.25</v>
+      </c>
+      <c r="R100" t="n">
+        <v>5.74</v>
+      </c>
+      <c r="S100" t="n">
+        <v>11.68</v>
+      </c>
+      <c r="T100" t="n">
+        <v>13.9</v>
+      </c>
+      <c r="U100" t="s">
+        <v>41</v>
+      </c>
+      <c r="V100" t="s">
+        <v>41</v>
+      </c>
+      <c r="W100" t="s">
+        <v>41</v>
+      </c>
+      <c r="X100" t="n">
+        <v>-3.25476992</v>
+      </c>
+      <c r="Y100" t="n">
+        <v>-49.88</v>
+      </c>
+      <c r="Z100" t="n">
+        <v>18.63</v>
+      </c>
+      <c r="AA100" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>511</v>
+      </c>
+      <c r="B101" t="s">
+        <v>512</v>
+      </c>
+      <c r="C101" t="s">
+        <v>513</v>
+      </c>
+      <c r="D101" t="s">
+        <v>30</v>
+      </c>
+      <c r="E101" t="s">
+        <v>158</v>
+      </c>
+      <c r="F101" t="s">
+        <v>495</v>
+      </c>
+      <c r="G101" t="s">
+        <v>33</v>
+      </c>
+      <c r="H101" t="s">
+        <v>34</v>
+      </c>
+      <c r="I101" t="s">
+        <v>70</v>
+      </c>
+      <c r="J101" t="s">
+        <v>496</v>
+      </c>
+      <c r="K101" t="s">
+        <v>497</v>
+      </c>
+      <c r="L101" t="s">
+        <v>514</v>
+      </c>
+      <c r="M101" t="n">
+        <v>244120.0</v>
+      </c>
+      <c r="N101" t="s">
+        <v>39</v>
+      </c>
+      <c r="O101" t="s">
+        <v>40</v>
+      </c>
+      <c r="P101" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q101" t="n">
+        <v>2.13</v>
+      </c>
+      <c r="R101" t="n">
+        <v>4.21</v>
+      </c>
+      <c r="S101" t="n">
+        <v>4.38</v>
+      </c>
+      <c r="T101" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="U101" t="s">
+        <v>41</v>
+      </c>
+      <c r="V101" t="s">
+        <v>41</v>
+      </c>
+      <c r="W101" t="s">
+        <v>41</v>
+      </c>
+      <c r="X101" t="n">
+        <v>2.13296739</v>
+      </c>
+      <c r="Y101" t="n">
+        <v>44.87</v>
+      </c>
+      <c r="Z101" t="n">
+        <v>-1.57</v>
+      </c>
+      <c r="AA101" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>515</v>
+      </c>
+      <c r="B102" t="s">
+        <v>516</v>
+      </c>
+      <c r="C102" t="s">
+        <v>517</v>
+      </c>
+      <c r="D102" t="s">
+        <v>30</v>
+      </c>
+      <c r="E102" t="s">
+        <v>518</v>
+      </c>
+      <c r="F102" t="s">
+        <v>495</v>
+      </c>
+      <c r="G102" t="s">
+        <v>33</v>
+      </c>
+      <c r="H102" t="s">
+        <v>34</v>
+      </c>
+      <c r="I102" t="s">
+        <v>70</v>
+      </c>
+      <c r="J102" t="s">
+        <v>496</v>
+      </c>
+      <c r="K102" t="s">
+        <v>497</v>
+      </c>
+      <c r="L102" t="s">
+        <v>519</v>
+      </c>
+      <c r="M102" t="n">
+        <v>22597.0</v>
+      </c>
+      <c r="N102" t="s">
+        <v>39</v>
+      </c>
+      <c r="O102" t="s">
+        <v>40</v>
+      </c>
+      <c r="P102" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q102" t="n">
+        <v>44.34</v>
+      </c>
+      <c r="R102" t="n">
+        <v>5.13</v>
+      </c>
+      <c r="S102" t="n">
+        <v>5.58</v>
+      </c>
+      <c r="T102" t="n">
+        <v>4.52</v>
+      </c>
+      <c r="U102" t="s">
+        <v>41</v>
+      </c>
+      <c r="V102" t="s">
+        <v>41</v>
+      </c>
+      <c r="W102" t="s">
+        <v>41</v>
+      </c>
+      <c r="X102" t="n">
+        <v>44.34216931</v>
+      </c>
+      <c r="Y102" t="n">
+        <v>21.53</v>
+      </c>
+      <c r="Z102" t="n">
+        <v>230.67</v>
+      </c>
+      <c r="AA102" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>520</v>
+      </c>
+      <c r="B103" t="s">
+        <v>521</v>
+      </c>
+      <c r="C103" t="s">
+        <v>522</v>
+      </c>
+      <c r="D103" t="s">
+        <v>201</v>
+      </c>
+      <c r="E103" t="s">
+        <v>202</v>
+      </c>
+      <c r="F103" t="s">
+        <v>495</v>
+      </c>
+      <c r="G103" t="s">
+        <v>33</v>
+      </c>
+      <c r="H103" t="s">
+        <v>34</v>
+      </c>
+      <c r="I103" t="s">
+        <v>523</v>
+      </c>
+      <c r="J103" t="s">
+        <v>496</v>
+      </c>
+      <c r="K103" t="s">
+        <v>497</v>
+      </c>
+      <c r="L103" t="s">
+        <v>524</v>
+      </c>
+      <c r="M103" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="N103" t="s">
+        <v>39</v>
+      </c>
+      <c r="O103" t="s">
+        <v>40</v>
+      </c>
+      <c r="P103" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q103" t="n">
+        <v>35.29</v>
+      </c>
+      <c r="R103" t="n">
+        <v>8.7</v>
+      </c>
+      <c r="S103" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="T103" t="n">
+        <v>3.7</v>
+      </c>
+      <c r="U103" t="s">
+        <v>41</v>
+      </c>
+      <c r="V103" t="s">
+        <v>41</v>
+      </c>
+      <c r="W103" t="s">
+        <v>41</v>
+      </c>
+      <c r="X103" t="n">
+        <v>35.29411765</v>
+      </c>
+      <c r="Y103" t="n">
+        <v>8.7</v>
+      </c>
+      <c r="Z103" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="AA103" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>525</v>
+      </c>
+      <c r="B104" t="s">
+        <v>526</v>
+      </c>
+      <c r="C104" t="s">
+        <v>527</v>
+      </c>
+      <c r="D104" t="s">
+        <v>201</v>
+      </c>
+      <c r="E104" t="s">
+        <v>202</v>
+      </c>
+      <c r="F104" t="s">
+        <v>495</v>
+      </c>
+      <c r="G104" t="s">
+        <v>33</v>
+      </c>
+      <c r="H104" t="s">
+        <v>34</v>
+      </c>
+      <c r="I104" t="s">
+        <v>523</v>
+      </c>
+      <c r="J104" t="s">
+        <v>496</v>
+      </c>
+      <c r="K104" t="s">
+        <v>497</v>
+      </c>
+      <c r="L104" t="s">
+        <v>528</v>
+      </c>
+      <c r="M104" t="n">
+        <v>255.0</v>
+      </c>
+      <c r="N104" t="s">
+        <v>39</v>
+      </c>
+      <c r="O104" t="s">
+        <v>40</v>
+      </c>
+      <c r="P104" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q104" t="n">
+        <v>63.14</v>
+      </c>
+      <c r="R104" t="n">
+        <v>-51.92</v>
+      </c>
+      <c r="S104" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="T104" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="U104" t="s">
+        <v>41</v>
+      </c>
+      <c r="V104" t="s">
+        <v>41</v>
+      </c>
+      <c r="W104" t="s">
+        <v>41</v>
+      </c>
+      <c r="X104" t="n">
+        <v>63.14</v>
+      </c>
+      <c r="Y104" t="n">
+        <v>-39.9</v>
+      </c>
+      <c r="Z104" t="n">
+        <v>-2.0</v>
+      </c>
+      <c r="AA104" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>529</v>
+      </c>
+      <c r="B105" t="s">
+        <v>530</v>
+      </c>
+      <c r="C105" t="s">
+        <v>531</v>
+      </c>
+      <c r="D105" t="s">
+        <v>201</v>
+      </c>
+      <c r="E105" t="s">
+        <v>243</v>
+      </c>
+      <c r="F105" t="s">
+        <v>495</v>
+      </c>
+      <c r="G105" t="s">
+        <v>33</v>
+      </c>
+      <c r="H105" t="s">
+        <v>34</v>
+      </c>
+      <c r="I105" t="s">
+        <v>523</v>
+      </c>
+      <c r="J105" t="s">
+        <v>496</v>
+      </c>
+      <c r="K105" t="s">
+        <v>497</v>
+      </c>
+      <c r="L105" t="s">
+        <v>532</v>
+      </c>
+      <c r="M105" t="n">
+        <v>381.0</v>
+      </c>
+      <c r="N105" t="s">
+        <v>39</v>
+      </c>
+      <c r="O105" t="s">
+        <v>40</v>
+      </c>
+      <c r="P105" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q105" t="n">
+        <v>-1.31</v>
+      </c>
+      <c r="R105" t="n">
+        <v>14.63</v>
+      </c>
+      <c r="S105" t="n">
+        <v>6.03</v>
+      </c>
+      <c r="T105" t="n">
+        <v>7.44</v>
+      </c>
+      <c r="U105" t="s">
+        <v>41</v>
+      </c>
+      <c r="V105" t="s">
+        <v>41</v>
+      </c>
+      <c r="W105" t="s">
+        <v>41</v>
+      </c>
+      <c r="X105" t="n">
+        <v>-1.31233596</v>
+      </c>
+      <c r="Y105" t="n">
+        <v>10.64</v>
+      </c>
+      <c r="Z105" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="AA105" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>533</v>
+      </c>
+      <c r="B106" t="s">
+        <v>534</v>
+      </c>
+      <c r="C106" t="s">
+        <v>535</v>
+      </c>
+      <c r="D106" t="s">
+        <v>201</v>
+      </c>
+      <c r="E106" t="s">
+        <v>243</v>
+      </c>
+      <c r="F106" t="s">
+        <v>495</v>
+      </c>
+      <c r="G106" t="s">
+        <v>33</v>
+      </c>
+      <c r="H106" t="s">
+        <v>34</v>
+      </c>
+      <c r="I106" t="s">
+        <v>523</v>
+      </c>
+      <c r="J106" t="s">
+        <v>496</v>
+      </c>
+      <c r="K106" t="s">
+        <v>497</v>
+      </c>
+      <c r="L106" t="s">
+        <v>536</v>
+      </c>
+      <c r="M106" t="n">
+        <v>1504.0</v>
+      </c>
+      <c r="N106" t="s">
+        <v>39</v>
+      </c>
+      <c r="O106" t="s">
+        <v>40</v>
+      </c>
+      <c r="P106" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q106" t="n">
+        <v>9.18</v>
+      </c>
+      <c r="R106" t="n">
+        <v>13.64</v>
+      </c>
+      <c r="S106" t="n">
+        <v>3.91</v>
+      </c>
+      <c r="T106" t="n">
+        <v>3.4</v>
+      </c>
+      <c r="U106" t="s">
+        <v>41</v>
+      </c>
+      <c r="V106" t="s">
+        <v>41</v>
+      </c>
+      <c r="W106" t="s">
+        <v>41</v>
+      </c>
+      <c r="X106" t="n">
+        <v>9.18</v>
+      </c>
+      <c r="Y106" t="n">
+        <v>20.34</v>
+      </c>
+      <c r="Z106" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="AA106" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>537</v>
+      </c>
+      <c r="B107" t="s">
+        <v>538</v>
+      </c>
+      <c r="C107" t="s">
+        <v>539</v>
+      </c>
+      <c r="D107" t="s">
+        <v>201</v>
+      </c>
+      <c r="E107" t="s">
+        <v>243</v>
+      </c>
+      <c r="F107" t="s">
+        <v>495</v>
+      </c>
+      <c r="G107" t="s">
+        <v>33</v>
+      </c>
+      <c r="H107" t="s">
+        <v>34</v>
+      </c>
+      <c r="I107" t="s">
+        <v>523</v>
+      </c>
+      <c r="J107" t="s">
+        <v>496</v>
+      </c>
+      <c r="K107" t="s">
+        <v>497</v>
+      </c>
+      <c r="L107" t="s">
+        <v>540</v>
+      </c>
+      <c r="M107" t="n">
+        <v>2433.0</v>
+      </c>
+      <c r="N107" t="s">
+        <v>39</v>
+      </c>
+      <c r="O107" t="s">
+        <v>40</v>
+      </c>
+      <c r="P107" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q107" t="n">
+        <v>7.93</v>
+      </c>
+      <c r="R107" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="S107" t="n">
+        <v>8.37</v>
+      </c>
+      <c r="T107" t="n">
+        <v>8.32</v>
+      </c>
+      <c r="U107" t="s">
+        <v>41</v>
+      </c>
+      <c r="V107" t="s">
+        <v>41</v>
+      </c>
+      <c r="W107" t="s">
+        <v>41</v>
+      </c>
+      <c r="X107" t="n">
+        <v>7.93259351</v>
+      </c>
+      <c r="Y107" t="n">
+        <v>-20.87</v>
+      </c>
+      <c r="Z107" t="n">
+        <v>19.92</v>
+      </c>
+      <c r="AA107" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>541</v>
+      </c>
+      <c r="B108" t="s">
+        <v>542</v>
+      </c>
+      <c r="C108" t="s">
+        <v>543</v>
+      </c>
+      <c r="D108" t="s">
+        <v>201</v>
+      </c>
+      <c r="E108" t="s">
+        <v>243</v>
+      </c>
+      <c r="F108" t="s">
+        <v>495</v>
+      </c>
+      <c r="G108" t="s">
+        <v>33</v>
+      </c>
+      <c r="H108" t="s">
+        <v>34</v>
+      </c>
+      <c r="I108" t="s">
+        <v>523</v>
+      </c>
+      <c r="J108" t="s">
+        <v>496</v>
+      </c>
+      <c r="K108" t="s">
+        <v>497</v>
+      </c>
+      <c r="L108" t="s">
+        <v>544</v>
+      </c>
+      <c r="M108" t="n">
+        <v>610.0</v>
+      </c>
+      <c r="N108" t="s">
+        <v>39</v>
+      </c>
+      <c r="O108" t="s">
+        <v>40</v>
+      </c>
+      <c r="P108" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q108" t="n">
+        <v>6.39</v>
+      </c>
+      <c r="R108" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="S108" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="T108" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="U108" t="s">
+        <v>41</v>
+      </c>
+      <c r="V108" t="s">
+        <v>41</v>
+      </c>
+      <c r="W108" t="s">
+        <v>41</v>
+      </c>
+      <c r="X108" t="n">
+        <v>6.39344262</v>
+      </c>
+      <c r="Y108" t="n">
+        <v>-6.32</v>
+      </c>
+      <c r="Z108" t="n">
+        <v>-3.12</v>
+      </c>
+      <c r="AA108" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>545</v>
+      </c>
+      <c r="B109" t="s">
+        <v>546</v>
+      </c>
+      <c r="C109" t="s">
+        <v>547</v>
+      </c>
+      <c r="D109" t="s">
+        <v>201</v>
+      </c>
+      <c r="E109" t="s">
+        <v>268</v>
+      </c>
+      <c r="F109" t="s">
+        <v>495</v>
+      </c>
+      <c r="G109" t="s">
+        <v>33</v>
+      </c>
+      <c r="H109" t="s">
+        <v>34</v>
+      </c>
+      <c r="I109" t="s">
+        <v>523</v>
+      </c>
+      <c r="J109" t="s">
+        <v>496</v>
+      </c>
+      <c r="K109" t="s">
+        <v>497</v>
+      </c>
+      <c r="L109" t="s">
+        <v>548</v>
+      </c>
+      <c r="M109" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="N109" t="s">
+        <v>39</v>
+      </c>
+      <c r="O109" t="s">
+        <v>40</v>
+      </c>
+      <c r="P109" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q109" t="n">
+        <v>19.57</v>
+      </c>
+      <c r="R109" t="n">
+        <v>38.18</v>
+      </c>
+      <c r="S109" t="n">
+        <v>27.63</v>
+      </c>
+      <c r="T109" t="n">
+        <v>39.18</v>
+      </c>
+      <c r="U109" t="s">
+        <v>41</v>
+      </c>
+      <c r="V109" t="s">
+        <v>41</v>
+      </c>
+      <c r="W109" t="s">
+        <v>41</v>
+      </c>
+      <c r="X109" t="n">
+        <v>19.57</v>
+      </c>
+      <c r="Y109" t="n">
+        <v>12.73</v>
+      </c>
+      <c r="Z109" t="n">
+        <v>25.81</v>
+      </c>
+      <c r="AA109" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>549</v>
+      </c>
+      <c r="B110" t="s">
+        <v>550</v>
+      </c>
+      <c r="C110" t="s">
+        <v>551</v>
+      </c>
+      <c r="D110" t="s">
+        <v>201</v>
+      </c>
+      <c r="E110" t="s">
+        <v>268</v>
+      </c>
+      <c r="F110" t="s">
+        <v>495</v>
+      </c>
+      <c r="G110" t="s">
+        <v>33</v>
+      </c>
+      <c r="H110" t="s">
+        <v>34</v>
+      </c>
+      <c r="I110" t="s">
+        <v>523</v>
+      </c>
+      <c r="J110" t="s">
+        <v>496</v>
+      </c>
+      <c r="K110" t="s">
+        <v>497</v>
+      </c>
+      <c r="L110" t="s">
+        <v>552</v>
+      </c>
+      <c r="M110" t="n">
+        <v>2715.0</v>
+      </c>
+      <c r="N110" t="s">
+        <v>39</v>
+      </c>
+      <c r="O110" t="s">
+        <v>40</v>
+      </c>
+      <c r="P110" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q110" t="n">
+        <v>5.86</v>
+      </c>
+      <c r="R110" t="n">
+        <v>7.34</v>
+      </c>
+      <c r="S110" t="n">
+        <v>6.03</v>
+      </c>
+      <c r="T110" t="n">
+        <v>5.53</v>
+      </c>
+      <c r="U110" t="s">
+        <v>41</v>
+      </c>
+      <c r="V110" t="s">
+        <v>41</v>
+      </c>
+      <c r="W110" t="s">
+        <v>41</v>
+      </c>
+      <c r="X110" t="n">
+        <v>5.86</v>
+      </c>
+      <c r="Y110" t="n">
+        <v>14.79</v>
+      </c>
+      <c r="Z110" t="n">
+        <v>-4.7</v>
+      </c>
+      <c r="AA110" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>553</v>
+      </c>
+      <c r="B111" t="s">
+        <v>554</v>
+      </c>
+      <c r="C111" t="s">
+        <v>555</v>
+      </c>
+      <c r="D111" t="s">
+        <v>287</v>
+      </c>
+      <c r="E111" t="s">
+        <v>288</v>
+      </c>
+      <c r="F111" t="s">
+        <v>495</v>
+      </c>
+      <c r="G111" t="s">
+        <v>389</v>
+      </c>
+      <c r="H111" t="s">
+        <v>34</v>
+      </c>
+      <c r="I111" t="s">
+        <v>556</v>
+      </c>
+      <c r="J111" t="s">
+        <v>496</v>
+      </c>
+      <c r="K111" t="s">
+        <v>497</v>
+      </c>
+      <c r="L111" t="s">
+        <v>557</v>
+      </c>
+      <c r="M111" t="n">
+        <v>137.0</v>
+      </c>
+      <c r="N111" t="s">
+        <v>39</v>
+      </c>
+      <c r="O111" t="s">
+        <v>40</v>
+      </c>
+      <c r="P111" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q111" t="n">
+        <v>-5.84</v>
+      </c>
+      <c r="R111" t="n">
+        <v>-1.55</v>
+      </c>
+      <c r="S111" t="n">
+        <v>-1.57</v>
+      </c>
+      <c r="T111" t="n">
+        <v>-1.6</v>
+      </c>
+      <c r="U111" t="s">
+        <v>41</v>
+      </c>
+      <c r="V111" t="s">
+        <v>41</v>
+      </c>
+      <c r="W111" t="s">
+        <v>41</v>
+      </c>
+      <c r="X111" t="n">
+        <v>-5.84</v>
+      </c>
+      <c r="Y111" t="n">
+        <v>10.73</v>
+      </c>
+      <c r="Z111" t="n">
+        <v>1.64</v>
+      </c>
+      <c r="AA111" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>558</v>
+      </c>
+      <c r="B112" t="s">
+        <v>559</v>
+      </c>
+      <c r="C112" t="s">
+        <v>560</v>
+      </c>
+      <c r="D112" t="s">
+        <v>287</v>
+      </c>
+      <c r="E112" t="s">
+        <v>288</v>
+      </c>
+      <c r="F112" t="s">
+        <v>495</v>
+      </c>
+      <c r="G112" t="s">
+        <v>389</v>
+      </c>
+      <c r="H112" t="s">
+        <v>34</v>
+      </c>
+      <c r="I112" t="s">
+        <v>556</v>
+      </c>
+      <c r="J112" t="s">
+        <v>496</v>
+      </c>
+      <c r="K112" t="s">
+        <v>497</v>
+      </c>
+      <c r="L112" t="s">
+        <v>561</v>
+      </c>
+      <c r="M112" t="n">
+        <v>132.0</v>
+      </c>
+      <c r="N112" t="s">
+        <v>39</v>
+      </c>
+      <c r="O112" t="s">
+        <v>40</v>
+      </c>
+      <c r="P112" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q112" t="n">
+        <v>-3.03</v>
+      </c>
+      <c r="R112" t="n">
+        <v>-3.13</v>
+      </c>
+      <c r="S112" t="n">
+        <v>-3.23</v>
+      </c>
+      <c r="T112" t="n">
+        <v>-3.33</v>
+      </c>
+      <c r="U112" t="s">
+        <v>41</v>
+      </c>
+      <c r="V112" t="s">
+        <v>41</v>
+      </c>
+      <c r="W112" t="s">
+        <v>41</v>
+      </c>
+      <c r="X112" t="n">
+        <v>-3.03030303</v>
+      </c>
+      <c r="Y112" t="n">
+        <v>-90.39</v>
+      </c>
+      <c r="Z112" t="n">
+        <v>-10.24</v>
+      </c>
+      <c r="AA112" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>562</v>
+      </c>
+      <c r="B113" t="s">
+        <v>563</v>
+      </c>
+      <c r="C113" t="s">
+        <v>564</v>
+      </c>
+      <c r="D113" t="s">
+        <v>287</v>
+      </c>
+      <c r="E113" t="s">
+        <v>288</v>
+      </c>
+      <c r="F113" t="s">
+        <v>495</v>
+      </c>
+      <c r="G113" t="s">
+        <v>33</v>
+      </c>
+      <c r="H113" t="s">
+        <v>34</v>
+      </c>
+      <c r="I113" t="s">
+        <v>556</v>
+      </c>
+      <c r="J113" t="s">
+        <v>496</v>
+      </c>
+      <c r="K113" t="s">
+        <v>497</v>
+      </c>
+      <c r="L113" t="s">
+        <v>565</v>
+      </c>
+      <c r="M113" t="n">
+        <v>534340.0</v>
+      </c>
+      <c r="N113" t="s">
+        <v>39</v>
+      </c>
+      <c r="O113" t="s">
+        <v>40</v>
+      </c>
+      <c r="P113" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q113" t="n">
+        <v>2.99</v>
+      </c>
+      <c r="R113" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="S113" t="n">
+        <v>3.08</v>
+      </c>
+      <c r="T113" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="U113" t="s">
+        <v>41</v>
+      </c>
+      <c r="V113" t="s">
+        <v>41</v>
+      </c>
+      <c r="W113" t="s">
+        <v>41</v>
+      </c>
+      <c r="X113" t="n">
+        <v>2.99154097</v>
+      </c>
+      <c r="Y113" t="n">
+        <v>24.91</v>
+      </c>
+      <c r="Z113" t="n">
+        <v>339.42</v>
+      </c>
+      <c r="AA113" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>566</v>
+      </c>
+      <c r="B114" t="s">
+        <v>567</v>
+      </c>
+      <c r="C114" t="s">
+        <v>568</v>
+      </c>
+      <c r="D114" t="s">
+        <v>287</v>
+      </c>
+      <c r="E114" t="s">
+        <v>304</v>
+      </c>
+      <c r="F114" t="s">
+        <v>495</v>
+      </c>
+      <c r="G114" t="s">
+        <v>33</v>
+      </c>
+      <c r="H114" t="s">
+        <v>34</v>
+      </c>
+      <c r="I114" t="s">
+        <v>290</v>
+      </c>
+      <c r="J114" t="s">
+        <v>496</v>
+      </c>
+      <c r="K114" t="s">
+        <v>497</v>
+      </c>
+      <c r="L114" t="s">
+        <v>569</v>
+      </c>
+      <c r="M114" t="n">
+        <v>362905.0</v>
+      </c>
+      <c r="N114" t="s">
+        <v>39</v>
+      </c>
+      <c r="O114" t="s">
+        <v>40</v>
+      </c>
+      <c r="P114" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q114" t="n">
+        <v>18.38</v>
+      </c>
+      <c r="R114" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="S114" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="T114" t="n">
+        <v>2.05</v>
+      </c>
+      <c r="U114" t="s">
+        <v>41</v>
+      </c>
+      <c r="V114" t="s">
+        <v>41</v>
+      </c>
+      <c r="W114" t="s">
+        <v>41</v>
+      </c>
+      <c r="X114" t="n">
+        <v>18.38</v>
+      </c>
+      <c r="Y114" t="n">
+        <v>229.82</v>
+      </c>
+      <c r="Z114" t="n">
+        <v>-31.92</v>
+      </c>
+      <c r="AA114" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>570</v>
+      </c>
+      <c r="B115" t="s">
+        <v>571</v>
+      </c>
+      <c r="C115" t="s">
+        <v>572</v>
+      </c>
+      <c r="D115" t="s">
+        <v>287</v>
+      </c>
+      <c r="E115" t="s">
+        <v>304</v>
+      </c>
+      <c r="F115" t="s">
+        <v>495</v>
+      </c>
+      <c r="G115" t="s">
+        <v>33</v>
+      </c>
+      <c r="H115" t="s">
+        <v>34</v>
+      </c>
+      <c r="I115" t="s">
+        <v>290</v>
+      </c>
+      <c r="J115" t="s">
+        <v>496</v>
+      </c>
+      <c r="K115" t="s">
+        <v>497</v>
+      </c>
+      <c r="L115" t="s">
+        <v>573</v>
+      </c>
+      <c r="M115" t="n">
+        <v>170.0</v>
+      </c>
+      <c r="N115" t="s">
+        <v>39</v>
+      </c>
+      <c r="O115" t="s">
+        <v>40</v>
+      </c>
+      <c r="P115" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q115" t="n">
+        <v>1.18</v>
+      </c>
+      <c r="R115" t="n">
+        <v>1.16</v>
+      </c>
+      <c r="S115" t="n">
+        <v>1.72</v>
+      </c>
+      <c r="T115" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="U115" t="s">
+        <v>41</v>
+      </c>
+      <c r="V115" t="s">
+        <v>41</v>
+      </c>
+      <c r="W115" t="s">
+        <v>41</v>
+      </c>
+      <c r="X115" t="n">
+        <v>1.18</v>
+      </c>
+      <c r="Y115" t="n">
+        <v>16.86</v>
+      </c>
+      <c r="Z115" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="AA115" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>574</v>
+      </c>
+      <c r="B116" t="s">
+        <v>575</v>
+      </c>
+      <c r="C116" t="s">
+        <v>576</v>
+      </c>
+      <c r="D116" t="s">
+        <v>287</v>
+      </c>
+      <c r="E116" t="s">
+        <v>337</v>
+      </c>
+      <c r="F116" t="s">
+        <v>495</v>
+      </c>
+      <c r="G116" t="s">
+        <v>33</v>
+      </c>
+      <c r="H116" t="s">
+        <v>34</v>
+      </c>
+      <c r="I116" t="s">
+        <v>91</v>
+      </c>
+      <c r="J116" t="s">
+        <v>496</v>
+      </c>
+      <c r="K116" t="s">
+        <v>497</v>
+      </c>
+      <c r="L116" t="s">
+        <v>577</v>
+      </c>
+      <c r="M116" t="n">
+        <v>701.0</v>
+      </c>
+      <c r="N116" t="s">
+        <v>39</v>
+      </c>
+      <c r="O116" t="s">
+        <v>40</v>
+      </c>
+      <c r="P116" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q116" t="n">
+        <v>3.28</v>
+      </c>
+      <c r="R116" t="n">
+        <v>2.76</v>
+      </c>
+      <c r="S116" t="n">
+        <v>2.96</v>
+      </c>
+      <c r="T116" t="n">
+        <v>2.61</v>
+      </c>
+      <c r="U116" t="s">
+        <v>41</v>
+      </c>
+      <c r="V116" t="s">
+        <v>41</v>
+      </c>
+      <c r="W116" t="s">
+        <v>41</v>
+      </c>
+      <c r="X116" t="n">
+        <v>3.2810271</v>
+      </c>
+      <c r="Y116" t="n">
+        <v>-13.67</v>
+      </c>
+      <c r="Z116" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="AA116" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>578</v>
+      </c>
+      <c r="B117" t="s">
+        <v>579</v>
+      </c>
+      <c r="C117" t="s">
+        <v>580</v>
+      </c>
+      <c r="D117" t="s">
+        <v>287</v>
+      </c>
+      <c r="E117" t="s">
+        <v>581</v>
+      </c>
+      <c r="F117" t="s">
+        <v>495</v>
+      </c>
+      <c r="G117" t="s">
+        <v>33</v>
+      </c>
+      <c r="H117" t="s">
+        <v>34</v>
+      </c>
+      <c r="I117" t="s">
+        <v>91</v>
+      </c>
+      <c r="J117" t="s">
+        <v>496</v>
+      </c>
+      <c r="K117" t="s">
+        <v>497</v>
+      </c>
+      <c r="L117" t="s">
+        <v>582</v>
+      </c>
+      <c r="M117" t="n">
+        <v>324340.0</v>
+      </c>
+      <c r="N117" t="s">
+        <v>39</v>
+      </c>
+      <c r="O117" t="s">
+        <v>40</v>
+      </c>
+      <c r="P117" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q117" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="R117" t="n">
+        <v>2.24</v>
+      </c>
+      <c r="S117" t="n">
+        <v>2.22</v>
+      </c>
+      <c r="T117" t="n">
+        <v>2.18</v>
+      </c>
+      <c r="U117" t="s">
+        <v>41</v>
+      </c>
+      <c r="V117" t="s">
+        <v>41</v>
+      </c>
+      <c r="W117" t="s">
+        <v>41</v>
+      </c>
+      <c r="X117" t="n">
+        <v>1.634396</v>
+      </c>
+      <c r="Y117" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="Z117" t="n">
+        <v>1.18</v>
+      </c>
+      <c r="AA117" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>583</v>
+      </c>
+      <c r="B118" t="s">
+        <v>584</v>
+      </c>
+      <c r="C118" t="s">
+        <v>585</v>
+      </c>
+      <c r="D118" t="s">
+        <v>287</v>
+      </c>
+      <c r="E118" t="s">
+        <v>581</v>
+      </c>
+      <c r="F118" t="s">
+        <v>495</v>
+      </c>
+      <c r="G118" t="s">
+        <v>33</v>
+      </c>
+      <c r="H118" t="s">
+        <v>34</v>
+      </c>
+      <c r="I118" t="s">
+        <v>91</v>
+      </c>
+      <c r="J118" t="s">
+        <v>496</v>
+      </c>
+      <c r="K118" t="s">
+        <v>497</v>
+      </c>
+      <c r="L118" t="s">
+        <v>586</v>
+      </c>
+      <c r="M118" t="n">
+        <v>123284.0</v>
+      </c>
+      <c r="N118" t="s">
+        <v>39</v>
+      </c>
+      <c r="O118" t="s">
+        <v>40</v>
+      </c>
+      <c r="P118" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q118" t="n">
+        <v>-4.32</v>
+      </c>
+      <c r="R118" t="n">
+        <v>8.76</v>
+      </c>
+      <c r="S118" t="n">
+        <v>3.25</v>
+      </c>
+      <c r="T118" t="n">
+        <v>1.68</v>
+      </c>
+      <c r="U118" t="s">
+        <v>41</v>
+      </c>
+      <c r="V118" t="s">
+        <v>41</v>
+      </c>
+      <c r="W118" t="s">
+        <v>41</v>
+      </c>
+      <c r="X118" t="n">
+        <v>-4.32010642</v>
+      </c>
+      <c r="Y118" t="n">
+        <v>7.93</v>
+      </c>
+      <c r="Z118" t="n">
+        <v>-0.29</v>
+      </c>
+      <c r="AA118" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>587</v>
+      </c>
+      <c r="B119" t="s">
+        <v>588</v>
+      </c>
+      <c r="C119" t="s">
+        <v>589</v>
+      </c>
+      <c r="D119" t="s">
+        <v>287</v>
+      </c>
+      <c r="E119" t="s">
+        <v>581</v>
+      </c>
+      <c r="F119" t="s">
+        <v>32</v>
+      </c>
+      <c r="G119" t="s">
+        <v>33</v>
+      </c>
+      <c r="H119" t="s">
+        <v>34</v>
+      </c>
+      <c r="I119" t="s">
+        <v>91</v>
+      </c>
+      <c r="J119" t="s">
+        <v>36</v>
+      </c>
+      <c r="K119" t="s">
+        <v>37</v>
+      </c>
+      <c r="L119" t="s">
+        <v>590</v>
+      </c>
+      <c r="M119" t="n">
+        <v>1450.0</v>
+      </c>
+      <c r="N119" t="n">
+        <v>46.15</v>
+      </c>
+      <c r="O119" t="s">
+        <v>40</v>
+      </c>
+      <c r="P119" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q119" t="n">
+        <v>47.01</v>
+      </c>
+      <c r="R119" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="S119" t="n">
+        <v>48.99</v>
+      </c>
+      <c r="T119" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="U119" t="s">
+        <v>41</v>
+      </c>
+      <c r="V119" t="s">
+        <v>41</v>
+      </c>
+      <c r="W119" t="s">
+        <v>41</v>
+      </c>
+      <c r="X119" t="n">
+        <v>47.01</v>
+      </c>
+      <c r="Y119" t="n">
+        <v>41.61</v>
+      </c>
+      <c r="Z119" t="n">
+        <v>68.88</v>
+      </c>
+      <c r="AA119" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>591</v>
+      </c>
+      <c r="B120" t="s">
+        <v>592</v>
+      </c>
+      <c r="C120" t="s">
+        <v>593</v>
+      </c>
+      <c r="D120" t="s">
+        <v>287</v>
+      </c>
+      <c r="E120" t="s">
+        <v>581</v>
+      </c>
+      <c r="F120" t="s">
+        <v>32</v>
+      </c>
+      <c r="G120" t="s">
+        <v>33</v>
+      </c>
+      <c r="H120" t="s">
+        <v>34</v>
+      </c>
+      <c r="I120" t="s">
+        <v>91</v>
+      </c>
+      <c r="J120" t="s">
+        <v>36</v>
+      </c>
+      <c r="K120" t="s">
+        <v>37</v>
+      </c>
+      <c r="L120" t="s">
+        <v>594</v>
+      </c>
+      <c r="M120" t="n">
+        <v>19697.0</v>
+      </c>
+      <c r="N120" t="n">
+        <v>48.02</v>
+      </c>
+      <c r="O120" t="s">
+        <v>40</v>
+      </c>
+      <c r="P120" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q120" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R120" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="S120" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="T120" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="U120" t="s">
+        <v>41</v>
+      </c>
+      <c r="V120" t="s">
+        <v>41</v>
+      </c>
+      <c r="W120" t="s">
+        <v>41</v>
+      </c>
+      <c r="X120" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="Y120" t="n">
+        <v>39.74</v>
+      </c>
+      <c r="Z120" t="n">
+        <v>68.93</v>
+      </c>
+      <c r="AA120" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>595</v>
+      </c>
+      <c r="B121" t="s">
+        <v>596</v>
+      </c>
+      <c r="C121" t="s">
+        <v>597</v>
+      </c>
+      <c r="D121" t="s">
+        <v>287</v>
+      </c>
+      <c r="E121" t="s">
+        <v>598</v>
+      </c>
+      <c r="F121" t="s">
+        <v>32</v>
+      </c>
+      <c r="G121" t="s">
+        <v>389</v>
+      </c>
+      <c r="H121" t="s">
+        <v>34</v>
+      </c>
+      <c r="I121" t="s">
+        <v>599</v>
+      </c>
+      <c r="J121" t="s">
+        <v>36</v>
+      </c>
+      <c r="K121" t="s">
+        <v>37</v>
+      </c>
+      <c r="L121" t="s">
+        <v>600</v>
+      </c>
+      <c r="M121" t="n">
+        <v>267.0</v>
+      </c>
+      <c r="N121" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="O121" t="s">
+        <v>40</v>
+      </c>
+      <c r="P121" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q121" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="R121" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="S121" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="T121" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="U121" t="s">
+        <v>41</v>
+      </c>
+      <c r="V121" t="s">
+        <v>41</v>
+      </c>
+      <c r="W121" t="s">
+        <v>41</v>
+      </c>
+      <c r="X121" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Y121" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Z121" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AA121" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>601</v>
+      </c>
+      <c r="B122" t="s">
+        <v>602</v>
+      </c>
+      <c r="C122" t="s">
+        <v>603</v>
+      </c>
+      <c r="D122" t="s">
+        <v>368</v>
+      </c>
+      <c r="E122" t="s">
+        <v>369</v>
+      </c>
+      <c r="F122" t="s">
+        <v>32</v>
+      </c>
+      <c r="G122" t="s">
+        <v>33</v>
+      </c>
+      <c r="H122" t="s">
+        <v>34</v>
+      </c>
+      <c r="I122" t="s">
+        <v>379</v>
+      </c>
+      <c r="J122" t="s">
+        <v>36</v>
+      </c>
+      <c r="K122" t="s">
+        <v>37</v>
+      </c>
+      <c r="L122" t="s">
+        <v>604</v>
+      </c>
+      <c r="M122" t="n">
+        <v>695.0</v>
+      </c>
+      <c r="N122" t="n">
+        <v>66.44</v>
+      </c>
+      <c r="O122" t="s">
+        <v>40</v>
+      </c>
+      <c r="P122" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q122" t="n">
+        <v>69.84</v>
+      </c>
+      <c r="R122" t="n">
+        <v>73.09</v>
+      </c>
+      <c r="S122" t="n">
+        <v>76.79</v>
+      </c>
+      <c r="T122" t="n">
+        <v>81.39</v>
+      </c>
+      <c r="U122" t="s">
+        <v>41</v>
+      </c>
+      <c r="V122" t="s">
+        <v>41</v>
+      </c>
+      <c r="W122" t="s">
+        <v>41</v>
+      </c>
+      <c r="X122" t="n">
+        <v>69.84</v>
+      </c>
+      <c r="Y122" t="n">
+        <v>70.14</v>
+      </c>
+      <c r="Z122" t="n">
+        <v>78.57</v>
+      </c>
+      <c r="AA122" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>605</v>
+      </c>
+      <c r="B123" t="s">
+        <v>606</v>
+      </c>
+      <c r="C123" t="s">
+        <v>607</v>
+      </c>
+      <c r="D123" t="s">
+        <v>368</v>
+      </c>
+      <c r="E123" t="s">
+        <v>423</v>
+      </c>
+      <c r="F123" t="s">
+        <v>495</v>
+      </c>
+      <c r="G123" t="s">
+        <v>33</v>
+      </c>
+      <c r="H123" t="s">
+        <v>34</v>
+      </c>
+      <c r="I123" t="s">
+        <v>290</v>
+      </c>
+      <c r="J123" t="s">
+        <v>496</v>
+      </c>
+      <c r="K123" t="s">
+        <v>497</v>
+      </c>
+      <c r="L123" t="s">
+        <v>608</v>
+      </c>
+      <c r="M123" t="n">
+        <v>283192.0</v>
+      </c>
+      <c r="N123" t="s">
+        <v>39</v>
+      </c>
+      <c r="O123" t="s">
+        <v>40</v>
+      </c>
+      <c r="P123" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q123" t="n">
+        <v>137.92</v>
+      </c>
+      <c r="R123" t="n">
+        <v>3.47</v>
+      </c>
+      <c r="S123" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="T123" t="n">
+        <v>3.58</v>
+      </c>
+      <c r="U123" t="s">
+        <v>41</v>
+      </c>
+      <c r="V123" t="s">
+        <v>41</v>
+      </c>
+      <c r="W123" t="s">
+        <v>41</v>
+      </c>
+      <c r="X123" t="n">
+        <v>137.92</v>
+      </c>
+      <c r="Y123" t="n">
+        <v>40.31</v>
+      </c>
+      <c r="Z123" t="n">
+        <v>54.22</v>
+      </c>
+      <c r="AA123" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>609</v>
+      </c>
+      <c r="B124" t="s">
+        <v>610</v>
+      </c>
+      <c r="C124" t="s">
+        <v>611</v>
+      </c>
+      <c r="D124" t="s">
+        <v>368</v>
+      </c>
+      <c r="E124" t="s">
+        <v>423</v>
+      </c>
+      <c r="F124" t="s">
+        <v>495</v>
+      </c>
+      <c r="G124" t="s">
+        <v>33</v>
+      </c>
+      <c r="H124" t="s">
+        <v>34</v>
+      </c>
+      <c r="I124" t="s">
+        <v>290</v>
+      </c>
+      <c r="J124" t="s">
+        <v>496</v>
+      </c>
+      <c r="K124" t="s">
+        <v>497</v>
+      </c>
+      <c r="L124" t="s">
+        <v>612</v>
+      </c>
+      <c r="M124" t="n">
+        <v>90428.0</v>
+      </c>
+      <c r="N124" t="s">
+        <v>39</v>
+      </c>
+      <c r="O124" t="s">
+        <v>40</v>
+      </c>
+      <c r="P124" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q124" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="R124" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="S124" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="T124" t="n">
+        <v>4.49</v>
+      </c>
+      <c r="U124" t="s">
+        <v>41</v>
+      </c>
+      <c r="V124" t="s">
+        <v>41</v>
+      </c>
+      <c r="W124" t="s">
+        <v>41</v>
+      </c>
+      <c r="X124" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="Y124" t="n">
+        <v>-2.28</v>
+      </c>
+      <c r="Z124" t="n">
+        <v>102.73</v>
+      </c>
+      <c r="AA124" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>613</v>
+      </c>
+      <c r="B125" t="s">
+        <v>614</v>
+      </c>
+      <c r="C125" t="s">
+        <v>615</v>
+      </c>
+      <c r="D125" t="s">
+        <v>368</v>
+      </c>
+      <c r="E125" t="s">
+        <v>438</v>
+      </c>
+      <c r="F125" t="s">
+        <v>32</v>
+      </c>
+      <c r="G125" t="s">
+        <v>33</v>
+      </c>
+      <c r="H125" t="s">
+        <v>34</v>
+      </c>
+      <c r="I125" t="s">
+        <v>556</v>
+      </c>
+      <c r="J125" t="s">
+        <v>36</v>
+      </c>
+      <c r="K125" t="s">
+        <v>37</v>
+      </c>
+      <c r="L125" t="s">
+        <v>616</v>
+      </c>
+      <c r="M125" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N125" t="n">
         <v>7.32</v>
       </c>
-      <c r="O36" t="s">
-[...5 lines deleted...]
-      <c r="Q36" t="n">
+      <c r="O125" t="s">
+        <v>40</v>
+      </c>
+      <c r="P125" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q125" t="n">
         <v>12.2</v>
       </c>
-      <c r="R36" t="n">
+      <c r="R125" t="n">
         <v>21.95</v>
       </c>
-      <c r="S36" t="n">
+      <c r="S125" t="n">
         <v>36.59</v>
       </c>
-      <c r="T36" t="n">
+      <c r="T125" t="n">
         <v>60.98</v>
       </c>
-      <c r="U36" t="n">
-[...17 lines deleted...]
-      <c r="AA36" t="n">
+      <c r="U125" t="s">
+        <v>41</v>
+      </c>
+      <c r="V125" t="s">
+        <v>41</v>
+      </c>
+      <c r="W125" t="s">
+        <v>41</v>
+      </c>
+      <c r="X125" t="n">
         <v>12.2</v>
       </c>
-      <c r="AB36" t="n">
+      <c r="Y125" t="n">
         <v>12.2</v>
       </c>
-      <c r="AC36" t="n">
+      <c r="Z125" t="n">
         <v>21.95</v>
+      </c>
+      <c r="AA125" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>