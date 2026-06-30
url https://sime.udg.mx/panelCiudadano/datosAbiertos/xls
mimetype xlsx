--- v2 (2026-05-16)
+++ v3 (2026-06-30)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
     <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
     <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2542" uniqueCount="617">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2462" uniqueCount="614">
   <si>
     <t>Identificador</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Eje</t>
   </si>
   <si>
     <t>Temática</t>
   </si>
   <si>
     <t>Unidad de Medida</t>
   </si>
   <si>
     <t>Sentido</t>
   </si>
   <si>
     <t>Periodicidad</t>
   </si>
   <si>
@@ -1291,51 +1291,51 @@
   </si>
   <si>
     <t>3.3.1.6</t>
   </si>
   <si>
     <t>Programas de movilidad sustentable implementados en la Red Universitaria</t>
   </si>
   <si>
     <t>Este indicador cuantifica los programas de movilidad urbana sustentable escolar implementados en la Red Universitaria y que comprende los siguientes conceptos: infraestructura peatonal, infraestructura ciclista, servicios de transporte público y escolar, seguridad vial y electromovilidad en los centros universitarios y centros de educación media superior de la red, con enfoque de equidad, inclusión, perspectiva de género y sustentabilidad</t>
   </si>
   <si>
     <t>Instituto de Investigación de Movilidad Urbana Sustentable</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PMS = Programas de movilidad sustentable 
 </t>
   </si>
   <si>
     <t>4.1.1.1</t>
   </si>
   <si>
     <t>Porcentaje de la comunidad universitaria que tiene una percepción favorable de bienestar respecto al total de participantes en la encuesta (Encuesta de percepción de bienestar de la comunidad universitaria)</t>
   </si>
   <si>
-    <t>Mide la percepción de bienestar de la comunidad universitaria a partir de las preguntas correspondientes al tema de bienestar incluidas en la Encuesta de Trayectoria Universitaria. El puntaje global se calcula mediante la sumatoria y el promedio ponderado de los porcentajes de respuestas clasificadas como Bueno y Excelente.</t>
+    <t>Mide la percepción de bienestar de la comunidad universitaria a partir de las preguntas correspondientes al tema de bienestar incluidas en la Encuesta de Experiencia Universitaria. El puntaje global se calcula mediante la sumatoria y el promedio ponderado de los porcentajes de respuestas clasificadas como Bueno y Excelente.</t>
   </si>
   <si>
     <t>4. Cultura que nos une</t>
   </si>
   <si>
     <t>4.1 Bienestar universitario</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CUPFE /  CUE = CUPFE = Comunidad universitaria que tiene una percepción favorable de bienestar CUE = Comunidad universitaria participante 
 </t>
   </si>
   <si>
     <t>4.1.1.10</t>
   </si>
   <si>
     <t>Campañas de prevención de la salud implementadas</t>
   </si>
   <si>
     <t>Mide el número de campañas de prevención y promoción de la salud realizadas por la Coordinación General de Recursos Humanos a través del Sistema Institucional de Seguridad, Salud y Medio Ambiente (SISSMA), dirigidas a la comunidad universitaria durante el periodo que se reporta.</t>
   </si>
   <si>
     <t>Campañas</t>
   </si>
   <si>
@@ -1816,53 +1816,50 @@
 </t>
   </si>
   <si>
     <t>A.1.4.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de miembros de la comunidad universitaria que participan en actividades de desarrollo integral</t>
   </si>
   <si>
     <t>Mide el crecimiento anual de la participación de los miembros de la comunidad universitaria en actividades catalogadas como desarrollo integral por la Universidad de Guadalajara en un ciclo escolar</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PartActDesInt = Miembros de la comunidad universitaria que  participan en actividades que promueven el desarrollo integral 
 </t>
   </si>
   <si>
     <t>A.1.6.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de participantes en programas de educación continua</t>
   </si>
   <si>
     <t>Mide la cantidad de participantes  que se inscriben, cursan y terminan un programa de educación continua. 
 Se entenderá por educación continua los cursos y diplomados ofertados en la Red Universitaria como una opción educativa fuera del sistema formal y con mayor flexibilidad en sus programas, así como contenidos y métodos innovadores.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.6 Educación continua</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PartProgEduCont = Participantes en programas de educación continua 
 </t>
   </si>
   <si>
     <t>B.2.1.1</t>
   </si>
   <si>
     <t>Tasa de variación de centros de emprendimiento e innovación de la Red Universitaria</t>
   </si>
   <si>
     <t>Mide la variación anual de los Centro de Emprendimiento e Innovación de la Red Universitaria que cuente con un dictamen de creación por parte del máximo órgano de gobierno del Centro Universitario o el Sistema</t>
   </si>
   <si>
     <t>Coordinación General de Investigación Posgrado y Vinculación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CentEmpInnov = Centros de emprendimiento e innovación de la Red Universitaria 
 </t>
   </si>
   <si>
     <t>B.2.1.2</t>
@@ -2046,53 +2043,50 @@
   <si>
     <t>C.3.3.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de entidades sociales, públicas y privadas con las que se vincula la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide variación anual de la cantidad de organismos de la sociedad civil, dependencias gubernamentales, empresas y organismos del sector empresarial con las que los Centros Universitarios y Sistemas de la Red, establece algún acuerdo de colaboración para la prestación de servicios o la entrega de productos dirigido a la atención de un problema público. 
 Para efectos del Plan de Desarrollo Institucional se entenderá como problema público, una situación negativa o insatisfactoria que afecta a un sector específicos de la sociedad y que requiere para su solución la participación colectiva de diferentes actores públicos.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EntidVincul = Entidades sociales, públicas y privadas con las que se vincula la Universidad de Guadalajara 
 </t>
   </si>
   <si>
     <t>C.3.4.1</t>
   </si>
   <si>
     <t>Tasa de variación anual de la matrícula de la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la variación anual de la matrícula de los niveles medio superior y superior de la Universidad de Guadalajara</t>
   </si>
   <si>
-    <t>3.4 Acceso a la educación</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Donde: 
 MatricUDG = Matrícula de la Universidad de Guadalajara 
 </t>
   </si>
   <si>
     <t>C.3.4.2</t>
   </si>
   <si>
     <t>Tasa de variación anual de la matrícula en programas de calidad de la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la variación anual de la matrícula en los niveles pregrado y posgrado en programas educativos reconocidos por su calidad.
 Se considera de calidad aquellos programas educativos que son acreditados por algún organismo de COPAES, cuenta con nivel 1 por los CIEES, tiene Reconocimiento del extinto PNPC (ahora SNP) de CONACyT u otro organismo externo y/o interno aplicable.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 MatProgCal = Matrícula en programas de calidad de la Universidad de Guadalajara 
 </t>
   </si>
   <si>
     <t>C.3.4.3</t>
   </si>
   <si>
     <t>Porcentaje de admitidos con discapacidad respecto al total de aspirantes con discapacidad</t>
   </si>
@@ -2114,53 +2108,50 @@
   </si>
   <si>
     <t>Mide la proporción de estudiantes en situación de vulnerabilidad que son admitidos al nivel medio superior, pregrado y posgrado en la Universidad de Guadalajara, por ciclo escolar. Para efectos del presente plan, los estudiantes admitidos en condiciones de vulnerabilidad, son todas aquellas personas que se encuentran dentro de lo siguientes grupos:
 •        Bajo nivel de ingreso: Personas cuyo ingreso trimestral de su hogar se encuentra entre $1 a $12,606, correspondiente al decil más bajo.
 •        Adultos mayores: Aspirantes admitidos al calendario 2021-B con una edad igual o mayor a 65 años.
 •        Población indígena: Estudiantes que respondieron identificarse como parte de algún pueblo o comunidad indígena.
 •        Personas con alguna enfermedad crónico degenerativa.
 •        Personas desempleadas: Personas que no trabajan y que son el principal proveedor económico del hogar.
 •        Jefes de familias monoparentales carentes de recursos económicos. Aspirantes que respondieron ser solteros, viudos o divorciados, tener hijos, al menos un (1) dependiente económico y que son el principal sostén económico de su hogar.
 •        Hijos de elementos caídos que fallecen en el desempeño de sus funciones que proporcione la Coordinación General de Control Escolar.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EstAdm = Aspirantes en situación de vulnerabilidad 
 EstSitVulnAdm = Estudiantes en situación de vulnerabilidad admitidos 
 </t>
   </si>
   <si>
     <t>C.3.5.1</t>
   </si>
   <si>
     <t>Porcentaje de miembros de la comunidad universitaria que presentaron denuncias de violencia por razón de género respecto al total de miembros de la comunidad universitaria</t>
   </si>
   <si>
     <t>Mide la proporción de miembros de la comunidad universitaria que presentan denuncias de violencia por razón de género ante la o el Primer Contacto que se ubica físicamente en cada Centro Universitario, Sistema, Escuela Preparatoria o sede administrativa  respecto al total de miembros de la comunidad universitaria</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.5 Prevención, atención, sanción y erradicación de la violencia de género</t>
   </si>
   <si>
     <t>Unidad para la Igualdad</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 MiemDenViolGen = Miembros de la comunidad universitaria que presentan denuncias de violencia por razón de género 
 MiemComunUniv = Total de miembros de la comunidad universitaria 
 </t>
   </si>
   <si>
     <t>D.4.1.1</t>
   </si>
   <si>
     <t>Porcentaje de miembros de la comunidad universitaria que manifiestan un sentido de pertenencia hacia la Universidad de Guadalajara respecto al total de encuestados</t>
   </si>
   <si>
     <t>Mide la proporción de miembros de la comunidad universitaria que manifiestan, a partir de la Encuesta de Percepción Universitaria, un alto nivel de identidad y de opinión favorable respecto al total de participantes de la encuesta</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EncSentPertUDG = Miembros de la comunidad universitaria encuestados que manifiestan un sentido de pertenencia hacia la Universidad de Guadalajara 
 Enc = Total de encuestados 
 </t>
   </si>
@@ -2379,79 +2370,79 @@
       </c>
       <c r="I2" t="s">
         <v>35</v>
       </c>
       <c r="J2" t="s">
         <v>36</v>
       </c>
       <c r="K2" t="s">
         <v>37</v>
       </c>
       <c r="L2" t="s">
         <v>38</v>
       </c>
       <c r="M2" t="n">
         <v>48.0</v>
       </c>
       <c r="N2" t="s">
         <v>39</v>
       </c>
       <c r="O2" t="s">
         <v>40</v>
       </c>
       <c r="P2" t="s">
         <v>41</v>
       </c>
-      <c r="Q2" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S2" t="n">
+        <v>0.0</v>
       </c>
       <c r="T2" t="n">
         <v>48.0</v>
       </c>
       <c r="U2" t="n">
         <v>50.29</v>
       </c>
       <c r="V2" t="n">
         <v>53.21</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
-      <c r="X2" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X2" t="n">
+        <v>40.73</v>
+      </c>
+      <c r="Y2" t="n">
+        <v>48.97</v>
+      </c>
+      <c r="Z2" t="n">
+        <v>44.58</v>
       </c>
       <c r="AA2" t="n">
         <v>45.09</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
@@ -2545,58 +2536,58 @@
       </c>
       <c r="I4" t="s">
         <v>49</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>50</v>
       </c>
       <c r="M4" t="n">
         <v>45022.0</v>
       </c>
       <c r="N4" t="n">
         <v>65.26</v>
       </c>
       <c r="O4" t="s">
         <v>40</v>
       </c>
       <c r="P4" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q4" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R4" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S4" t="n">
+        <v>0.0</v>
       </c>
       <c r="T4" t="n">
         <v>65.26</v>
       </c>
       <c r="U4" t="n">
         <v>66.76</v>
       </c>
       <c r="V4" t="n">
         <v>68.26</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>63.51</v>
       </c>
       <c r="Y4" t="n">
         <v>58.29</v>
       </c>
       <c r="Z4" t="n">
         <v>64.76</v>
       </c>
       <c r="AA4" t="n">
         <v>66.87</v>
       </c>
@@ -2628,58 +2619,58 @@
       </c>
       <c r="I5" t="s">
         <v>35</v>
       </c>
       <c r="J5" t="s">
         <v>36</v>
       </c>
       <c r="K5" t="s">
         <v>37</v>
       </c>
       <c r="L5" t="s">
         <v>54</v>
       </c>
       <c r="M5" t="n">
         <v>9994.0</v>
       </c>
       <c r="N5" t="n">
         <v>26.74</v>
       </c>
       <c r="O5" t="s">
         <v>40</v>
       </c>
       <c r="P5" t="s">
         <v>41</v>
       </c>
-      <c r="Q5" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S5" t="n">
+        <v>0.0</v>
       </c>
       <c r="T5" t="n">
         <v>26.74</v>
       </c>
       <c r="U5" t="n">
         <v>29.11</v>
       </c>
       <c r="V5" t="n">
         <v>31.0</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>24.16</v>
       </c>
       <c r="Y5" t="n">
         <v>23.86</v>
       </c>
       <c r="Z5" t="n">
         <v>26.23</v>
       </c>
       <c r="AA5" t="n">
         <v>25.94</v>
       </c>
@@ -2711,58 +2702,58 @@
       </c>
       <c r="I6" t="s">
         <v>58</v>
       </c>
       <c r="J6" t="s">
         <v>36</v>
       </c>
       <c r="K6" t="s">
         <v>37</v>
       </c>
       <c r="L6" t="s">
         <v>59</v>
       </c>
       <c r="M6" t="n">
         <v>942.0</v>
       </c>
       <c r="N6" t="n">
         <v>47.1</v>
       </c>
       <c r="O6" t="s">
         <v>40</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
-      <c r="Q6" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q6" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R6" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S6" t="n">
+        <v>0.0</v>
       </c>
       <c r="T6" t="n">
         <v>47.1</v>
       </c>
       <c r="U6" t="n">
         <v>48.42</v>
       </c>
       <c r="V6" t="n">
         <v>49.3</v>
       </c>
       <c r="W6" t="s">
         <v>41</v>
       </c>
       <c r="X6" t="n">
         <v>52.06</v>
       </c>
       <c r="Y6" t="n">
         <v>41.47</v>
       </c>
       <c r="Z6" t="n">
         <v>37.85</v>
       </c>
       <c r="AA6" t="n">
         <v>26.04</v>
       </c>
@@ -2785,88 +2776,88 @@
       </c>
       <c r="F7" t="s">
         <v>63</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
       </c>
       <c r="I7" t="s">
         <v>35</v>
       </c>
       <c r="J7" t="s">
         <v>64</v>
       </c>
       <c r="K7" t="s">
         <v>65</v>
       </c>
       <c r="L7" t="s">
         <v>66</v>
       </c>
       <c r="M7" t="n">
         <v>345965.0</v>
       </c>
-      <c r="N7" t="s">
-        <v>39</v>
+      <c r="N7" t="n">
+        <v>345965.0</v>
       </c>
       <c r="O7" t="s">
         <v>40</v>
       </c>
       <c r="P7" t="s">
         <v>41</v>
       </c>
-      <c r="Q7" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q7" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R7" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S7" t="n">
+        <v>0.0</v>
       </c>
       <c r="T7" t="n">
         <v>345965.0</v>
       </c>
       <c r="U7" t="n">
         <v>361787.0</v>
       </c>
       <c r="V7" t="n">
         <v>378461.0</v>
       </c>
       <c r="W7" t="s">
         <v>41</v>
       </c>
-      <c r="X7" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X7" t="n">
+        <v>329641.0</v>
+      </c>
+      <c r="Y7" t="n">
+        <v>335538.0</v>
+      </c>
+      <c r="Z7" t="n">
+        <v>339508.0</v>
       </c>
       <c r="AA7" t="n">
         <v>344540.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>67</v>
       </c>
       <c r="B8" t="s">
         <v>68</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
@@ -3043,79 +3034,79 @@
       </c>
       <c r="I10" t="s">
         <v>35</v>
       </c>
       <c r="J10" t="s">
         <v>36</v>
       </c>
       <c r="K10" t="s">
         <v>37</v>
       </c>
       <c r="L10" t="s">
         <v>79</v>
       </c>
       <c r="M10" t="n">
         <v>72987.0</v>
       </c>
       <c r="N10" t="n">
         <v>64.84</v>
       </c>
       <c r="O10" t="s">
         <v>40</v>
       </c>
       <c r="P10" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q10" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R10" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S10" t="n">
+        <v>0.0</v>
       </c>
       <c r="T10" t="n">
         <v>64.84</v>
       </c>
       <c r="U10" t="n">
         <v>71.57</v>
       </c>
       <c r="V10" t="n">
         <v>80.5</v>
       </c>
       <c r="W10" t="s">
         <v>41</v>
       </c>
-      <c r="X10" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X10" t="n">
+        <v>56.08</v>
+      </c>
+      <c r="Y10" t="n">
+        <v>61.96</v>
+      </c>
+      <c r="Z10" t="n">
+        <v>58.19</v>
       </c>
       <c r="AA10" t="n">
         <v>59.32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>80</v>
       </c>
       <c r="B11" t="s">
         <v>81</v>
       </c>
       <c r="C11" t="s">
         <v>82</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11" t="s">
@@ -3126,79 +3117,79 @@
       </c>
       <c r="I11" t="s">
         <v>35</v>
       </c>
       <c r="J11" t="s">
         <v>36</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
       <c r="L11" t="s">
         <v>83</v>
       </c>
       <c r="M11" t="n">
         <v>38380.0</v>
       </c>
       <c r="N11" t="n">
         <v>31.48</v>
       </c>
       <c r="O11" t="s">
         <v>40</v>
       </c>
       <c r="P11" t="s">
         <v>41</v>
       </c>
-      <c r="Q11" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q11" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R11" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S11" t="n">
+        <v>0.0</v>
       </c>
       <c r="T11" t="n">
         <v>31.48</v>
       </c>
       <c r="U11" t="n">
         <v>31.8</v>
       </c>
       <c r="V11" t="n">
         <v>32.31</v>
       </c>
       <c r="W11" t="s">
         <v>41</v>
       </c>
-      <c r="X11" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X11" t="n">
+        <v>26.61</v>
+      </c>
+      <c r="Y11" t="n">
+        <v>30.29</v>
+      </c>
+      <c r="Z11" t="n">
+        <v>33.91</v>
       </c>
       <c r="AA11" t="n">
         <v>31.93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>84</v>
       </c>
       <c r="B12" t="s">
         <v>85</v>
       </c>
       <c r="C12" t="s">
         <v>86</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12" t="s">
@@ -3209,79 +3200,79 @@
       </c>
       <c r="I12" t="s">
         <v>35</v>
       </c>
       <c r="J12" t="s">
         <v>36</v>
       </c>
       <c r="K12" t="s">
         <v>37</v>
       </c>
       <c r="L12" t="s">
         <v>87</v>
       </c>
       <c r="M12" t="n">
         <v>3500.0</v>
       </c>
       <c r="N12" t="n">
         <v>72.95</v>
       </c>
       <c r="O12" t="s">
         <v>40</v>
       </c>
       <c r="P12" t="s">
         <v>41</v>
       </c>
-      <c r="Q12" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S12" t="n">
+        <v>0.0</v>
       </c>
       <c r="T12" t="n">
         <v>72.95</v>
       </c>
       <c r="U12" t="n">
         <v>78.29</v>
       </c>
       <c r="V12" t="n">
         <v>80.91</v>
       </c>
       <c r="W12" t="s">
         <v>41</v>
       </c>
-      <c r="X12" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X12" t="n">
+        <v>41.55</v>
+      </c>
+      <c r="Y12" t="n">
+        <v>50.46</v>
+      </c>
+      <c r="Z12" t="n">
+        <v>43.54</v>
       </c>
       <c r="AA12" t="n">
         <v>40.38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>88</v>
       </c>
       <c r="B13" t="s">
         <v>89</v>
       </c>
       <c r="C13" t="s">
         <v>90</v>
       </c>
       <c r="D13" t="s">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13" t="s">
@@ -3375,58 +3366,58 @@
       </c>
       <c r="I14" t="s">
         <v>49</v>
       </c>
       <c r="J14" t="s">
         <v>36</v>
       </c>
       <c r="K14" t="s">
         <v>37</v>
       </c>
       <c r="L14" t="s">
         <v>96</v>
       </c>
       <c r="M14" t="n">
         <v>66780.0</v>
       </c>
       <c r="N14" t="n">
         <v>92.04</v>
       </c>
       <c r="O14" t="s">
         <v>40</v>
       </c>
       <c r="P14" t="s">
         <v>41</v>
       </c>
-      <c r="Q14" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q14" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R14" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S14" t="n">
+        <v>0.0</v>
       </c>
       <c r="T14" t="n">
         <v>92.04</v>
       </c>
       <c r="U14" t="n">
         <v>93.21</v>
       </c>
       <c r="V14" t="n">
         <v>94.23</v>
       </c>
       <c r="W14" t="s">
         <v>41</v>
       </c>
       <c r="X14" t="n">
         <v>94.09</v>
       </c>
       <c r="Y14" t="n">
         <v>92.57</v>
       </c>
       <c r="Z14" t="n">
         <v>91.96</v>
       </c>
       <c r="AA14" t="n">
         <v>87.18</v>
       </c>
@@ -3458,76 +3449,76 @@
       </c>
       <c r="I15" t="s">
         <v>35</v>
       </c>
       <c r="J15" t="s">
         <v>36</v>
       </c>
       <c r="K15" t="s">
         <v>37</v>
       </c>
       <c r="L15" t="s">
         <v>100</v>
       </c>
       <c r="M15" t="n">
         <v>31103.0</v>
       </c>
       <c r="N15" t="n">
         <v>81.48</v>
       </c>
       <c r="O15" t="s">
         <v>40</v>
       </c>
       <c r="P15" t="s">
         <v>41</v>
       </c>
-      <c r="Q15" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q15" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R15" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S15" t="n">
+        <v>0.0</v>
       </c>
       <c r="T15" t="n">
         <v>81.48</v>
       </c>
       <c r="U15" t="n">
         <v>84.67</v>
       </c>
       <c r="V15" t="n">
         <v>87.98</v>
       </c>
       <c r="W15" t="s">
         <v>41</v>
       </c>
       <c r="X15" t="n">
         <v>76.14</v>
       </c>
-      <c r="Y15" t="s">
-        <v>41</v>
+      <c r="Y15" t="n">
+        <v>79.85</v>
       </c>
       <c r="Z15" t="n">
         <v>81.62</v>
       </c>
       <c r="AA15" t="n">
         <v>80.34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>101</v>
       </c>
       <c r="B16" t="s">
         <v>102</v>
       </c>
       <c r="C16" t="s">
         <v>103</v>
       </c>
       <c r="D16" t="s">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
@@ -3541,58 +3532,58 @@
       </c>
       <c r="I16" t="s">
         <v>58</v>
       </c>
       <c r="J16" t="s">
         <v>36</v>
       </c>
       <c r="K16" t="s">
         <v>37</v>
       </c>
       <c r="L16" t="s">
         <v>104</v>
       </c>
       <c r="M16" t="n">
         <v>1996.0</v>
       </c>
       <c r="N16" t="n">
         <v>85.5</v>
       </c>
       <c r="O16" t="s">
         <v>40</v>
       </c>
       <c r="P16" t="s">
         <v>41</v>
       </c>
-      <c r="Q16" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q16" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R16" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S16" t="n">
+        <v>0.0</v>
       </c>
       <c r="T16" t="n">
         <v>85.5</v>
       </c>
       <c r="U16" t="n">
         <v>87.21</v>
       </c>
       <c r="V16" t="n">
         <v>89.32</v>
       </c>
       <c r="W16" t="s">
         <v>41</v>
       </c>
       <c r="X16" t="n">
         <v>76.19</v>
       </c>
       <c r="Y16" t="n">
         <v>86.51</v>
       </c>
       <c r="Z16" t="n">
         <v>85.42</v>
       </c>
       <c r="AA16" t="n">
         <v>88.67</v>
       </c>
@@ -4288,79 +4279,79 @@
       </c>
       <c r="I25" t="s">
         <v>35</v>
       </c>
       <c r="J25" t="s">
         <v>64</v>
       </c>
       <c r="K25" t="s">
         <v>65</v>
       </c>
       <c r="L25" t="s">
         <v>149</v>
       </c>
       <c r="M25" t="n">
         <v>3956.0</v>
       </c>
       <c r="N25" t="s">
         <v>39</v>
       </c>
       <c r="O25" t="s">
         <v>40</v>
       </c>
       <c r="P25" t="s">
         <v>41</v>
       </c>
-      <c r="Q25" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q25" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R25" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S25" t="n">
+        <v>0.0</v>
       </c>
       <c r="T25" t="n">
         <v>3956.0</v>
       </c>
       <c r="U25" t="n">
         <v>5236.0</v>
       </c>
       <c r="V25" t="n">
         <v>6515.0</v>
       </c>
       <c r="W25" t="s">
         <v>41</v>
       </c>
-      <c r="X25" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X25" t="n">
+        <v>3050.0</v>
+      </c>
+      <c r="Y25" t="n">
+        <v>3079.0</v>
+      </c>
+      <c r="Z25" t="n">
+        <v>2816.0</v>
       </c>
       <c r="AA25" t="n">
         <v>3255.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>150</v>
       </c>
       <c r="B26" t="s">
         <v>151</v>
       </c>
       <c r="C26" t="s">
         <v>152</v>
       </c>
       <c r="D26" t="s">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>133</v>
       </c>
       <c r="F26" t="s">
         <v>153</v>
       </c>
       <c r="G26" t="s">
@@ -4952,58 +4943,58 @@
       </c>
       <c r="I33" t="s">
         <v>49</v>
       </c>
       <c r="J33" t="s">
         <v>36</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33" t="s">
         <v>184</v>
       </c>
       <c r="M33" t="n">
         <v>29.0</v>
       </c>
       <c r="N33" t="n">
         <v>0.91</v>
       </c>
       <c r="O33" t="s">
         <v>40</v>
       </c>
       <c r="P33" t="s">
         <v>41</v>
       </c>
-      <c r="Q33" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q33" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R33" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S33" t="n">
+        <v>0.0</v>
       </c>
       <c r="T33" t="n">
         <v>0.91</v>
       </c>
       <c r="U33" t="n">
         <v>1.2</v>
       </c>
       <c r="V33" t="n">
         <v>1.48</v>
       </c>
       <c r="W33" t="s">
         <v>41</v>
       </c>
       <c r="X33" t="n">
         <v>0.65</v>
       </c>
       <c r="Y33" t="n">
         <v>0.79</v>
       </c>
       <c r="Z33" t="n">
         <v>0.8</v>
       </c>
       <c r="AA33" t="n">
         <v>3.49</v>
       </c>
@@ -5035,58 +5026,58 @@
       </c>
       <c r="I34" t="s">
         <v>35</v>
       </c>
       <c r="J34" t="s">
         <v>36</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34" t="s">
         <v>188</v>
       </c>
       <c r="M34" t="n">
         <v>5846.0</v>
       </c>
       <c r="N34" t="n">
         <v>60.45</v>
       </c>
       <c r="O34" t="s">
         <v>40</v>
       </c>
       <c r="P34" t="s">
         <v>41</v>
       </c>
-      <c r="Q34" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q34" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R34" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S34" t="n">
+        <v>0.0</v>
       </c>
       <c r="T34" t="n">
         <v>60.45</v>
       </c>
       <c r="U34" t="n">
         <v>76.61</v>
       </c>
       <c r="V34" t="n">
         <v>87.59</v>
       </c>
       <c r="W34" t="s">
         <v>41</v>
       </c>
       <c r="X34" t="n">
         <v>36.04</v>
       </c>
       <c r="Y34" t="n">
         <v>42.13</v>
       </c>
       <c r="Z34" t="n">
         <v>53.96</v>
       </c>
       <c r="AA34" t="n">
         <v>60.61</v>
       </c>
@@ -5118,58 +5109,58 @@
       </c>
       <c r="I35" t="s">
         <v>58</v>
       </c>
       <c r="J35" t="s">
         <v>36</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
         <v>192</v>
       </c>
       <c r="M35" t="n">
         <v>200.0</v>
       </c>
       <c r="N35" t="n">
         <v>28.57</v>
       </c>
       <c r="O35" t="s">
         <v>40</v>
       </c>
       <c r="P35" t="s">
         <v>41</v>
       </c>
-      <c r="Q35" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q35" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R35" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S35" t="n">
+        <v>0.0</v>
       </c>
       <c r="T35" t="n">
         <v>28.57</v>
       </c>
       <c r="U35" t="n">
         <v>30.41</v>
       </c>
       <c r="V35" t="n">
         <v>31.32</v>
       </c>
       <c r="W35" t="s">
         <v>41</v>
       </c>
       <c r="X35" t="n">
         <v>9.92</v>
       </c>
       <c r="Y35" t="n">
         <v>13.53</v>
       </c>
       <c r="Z35" t="n">
         <v>27.71</v>
       </c>
       <c r="AA35" t="n">
         <v>9.71</v>
       </c>
@@ -7525,79 +7516,79 @@
       </c>
       <c r="I64" t="s">
         <v>58</v>
       </c>
       <c r="J64" t="s">
         <v>64</v>
       </c>
       <c r="K64" t="s">
         <v>65</v>
       </c>
       <c r="L64" t="s">
         <v>333</v>
       </c>
       <c r="M64" t="n">
         <v>538.0</v>
       </c>
       <c r="N64" t="s">
         <v>39</v>
       </c>
       <c r="O64" t="s">
         <v>40</v>
       </c>
       <c r="P64" t="s">
         <v>41</v>
       </c>
-      <c r="Q64" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q64" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R64" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S64" t="n">
+        <v>0.0</v>
       </c>
       <c r="T64" t="n">
         <v>538.0</v>
       </c>
       <c r="U64" t="n">
         <v>605.0</v>
       </c>
       <c r="V64" t="n">
         <v>680.0</v>
       </c>
       <c r="W64" t="s">
         <v>41</v>
       </c>
-      <c r="X64" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X64" t="n">
+        <v>589.0</v>
+      </c>
+      <c r="Y64" t="n">
+        <v>402.0</v>
+      </c>
+      <c r="Z64" t="n">
+        <v>517.0</v>
       </c>
       <c r="AA64" t="n">
         <v>194.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>334</v>
       </c>
       <c r="B65" t="s">
         <v>335</v>
       </c>
       <c r="C65" t="s">
         <v>336</v>
       </c>
       <c r="D65" t="s">
         <v>287</v>
       </c>
       <c r="E65" t="s">
         <v>337</v>
       </c>
       <c r="F65" t="s">
         <v>32</v>
       </c>
       <c r="G65" t="s">
@@ -8521,58 +8512,58 @@
       </c>
       <c r="I76" t="s">
         <v>49</v>
       </c>
       <c r="J76" t="s">
         <v>36</v>
       </c>
       <c r="K76" t="s">
         <v>37</v>
       </c>
       <c r="L76" t="s">
         <v>394</v>
       </c>
       <c r="M76" t="n">
         <v>5697.0</v>
       </c>
       <c r="N76" t="n">
         <v>7.85</v>
       </c>
       <c r="O76" t="s">
         <v>40</v>
       </c>
       <c r="P76" t="s">
         <v>41</v>
       </c>
-      <c r="Q76" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q76" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R76" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S76" t="n">
+        <v>0.0</v>
       </c>
       <c r="T76" t="n">
         <v>7.85</v>
       </c>
       <c r="U76" t="n">
         <v>6.62</v>
       </c>
       <c r="V76" t="n">
         <v>5.58</v>
       </c>
       <c r="W76" t="s">
         <v>41</v>
       </c>
       <c r="X76" t="n">
         <v>5.91</v>
       </c>
       <c r="Y76" t="n">
         <v>7.43</v>
       </c>
       <c r="Z76" t="n">
         <v>8.04</v>
       </c>
       <c r="AA76" t="n">
         <v>3.74</v>
       </c>
@@ -8604,58 +8595,58 @@
       </c>
       <c r="I77" t="s">
         <v>35</v>
       </c>
       <c r="J77" t="s">
         <v>36</v>
       </c>
       <c r="K77" t="s">
         <v>37</v>
       </c>
       <c r="L77" t="s">
         <v>398</v>
       </c>
       <c r="M77" t="n">
         <v>7070.0</v>
       </c>
       <c r="N77" t="n">
         <v>18.52</v>
       </c>
       <c r="O77" t="s">
         <v>40</v>
       </c>
       <c r="P77" t="s">
         <v>41</v>
       </c>
-      <c r="Q77" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q77" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R77" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S77" t="n">
+        <v>0.0</v>
       </c>
       <c r="T77" t="n">
         <v>18.52</v>
       </c>
       <c r="U77" t="n">
         <v>15.33</v>
       </c>
       <c r="V77" t="n">
         <v>12.02</v>
       </c>
       <c r="W77" t="s">
         <v>41</v>
       </c>
       <c r="X77" t="n">
         <v>24.58</v>
       </c>
       <c r="Y77" t="n">
         <v>21.3</v>
       </c>
       <c r="Z77" t="n">
         <v>18.52</v>
       </c>
       <c r="AA77" t="n">
         <v>19.66</v>
       </c>
@@ -8687,58 +8678,58 @@
       </c>
       <c r="I78" t="s">
         <v>58</v>
       </c>
       <c r="J78" t="s">
         <v>36</v>
       </c>
       <c r="K78" t="s">
         <v>37</v>
       </c>
       <c r="L78" t="s">
         <v>402</v>
       </c>
       <c r="M78" t="n">
         <v>319.0</v>
       </c>
       <c r="N78" t="n">
         <v>14.5</v>
       </c>
       <c r="O78" t="s">
         <v>40</v>
       </c>
       <c r="P78" t="s">
         <v>41</v>
       </c>
-      <c r="Q78" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q78" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R78" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S78" t="n">
+        <v>0.0</v>
       </c>
       <c r="T78" t="n">
         <v>14.5</v>
       </c>
       <c r="U78" t="n">
         <v>12.79</v>
       </c>
       <c r="V78" t="n">
         <v>10.68</v>
       </c>
       <c r="W78" t="s">
         <v>41</v>
       </c>
       <c r="X78" t="n">
         <v>16.03</v>
       </c>
       <c r="Y78" t="n">
         <v>14.43</v>
       </c>
       <c r="Z78" t="n">
         <v>14.36</v>
       </c>
       <c r="AA78" t="n">
         <v>11.33</v>
       </c>
@@ -10644,1981 +10635,1981 @@
       </c>
       <c r="Y101" t="n">
         <v>44.87</v>
       </c>
       <c r="Z101" t="n">
         <v>-1.57</v>
       </c>
       <c r="AA101" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102" t="s">
         <v>30</v>
       </c>
       <c r="E102" t="s">
-        <v>518</v>
+        <v>171</v>
       </c>
       <c r="F102" t="s">
         <v>495</v>
       </c>
       <c r="G102" t="s">
         <v>33</v>
       </c>
       <c r="H102" t="s">
         <v>34</v>
       </c>
       <c r="I102" t="s">
         <v>70</v>
       </c>
       <c r="J102" t="s">
         <v>496</v>
       </c>
       <c r="K102" t="s">
         <v>497</v>
       </c>
       <c r="L102" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="M102" t="n">
         <v>22597.0</v>
       </c>
       <c r="N102" t="s">
         <v>39</v>
       </c>
       <c r="O102" t="s">
         <v>40</v>
       </c>
       <c r="P102" t="s">
         <v>41</v>
       </c>
       <c r="Q102" t="n">
         <v>44.34</v>
       </c>
       <c r="R102" t="n">
         <v>5.13</v>
       </c>
       <c r="S102" t="n">
         <v>5.58</v>
       </c>
       <c r="T102" t="n">
         <v>4.52</v>
       </c>
       <c r="U102" t="s">
         <v>41</v>
       </c>
       <c r="V102" t="s">
         <v>41</v>
       </c>
       <c r="W102" t="s">
         <v>41</v>
       </c>
       <c r="X102" t="n">
         <v>44.34216931</v>
       </c>
       <c r="Y102" t="n">
         <v>21.53</v>
       </c>
       <c r="Z102" t="n">
         <v>230.67</v>
       </c>
       <c r="AA102" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>519</v>
+      </c>
+      <c r="B103" t="s">
         <v>520</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="D103" t="s">
         <v>201</v>
       </c>
       <c r="E103" t="s">
         <v>202</v>
       </c>
       <c r="F103" t="s">
         <v>495</v>
       </c>
       <c r="G103" t="s">
         <v>33</v>
       </c>
       <c r="H103" t="s">
         <v>34</v>
       </c>
       <c r="I103" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J103" t="s">
         <v>496</v>
       </c>
       <c r="K103" t="s">
         <v>497</v>
       </c>
       <c r="L103" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="M103" t="n">
         <v>17.0</v>
       </c>
       <c r="N103" t="s">
         <v>39</v>
       </c>
       <c r="O103" t="s">
         <v>40</v>
       </c>
       <c r="P103" t="s">
         <v>41</v>
       </c>
       <c r="Q103" t="n">
         <v>35.29</v>
       </c>
       <c r="R103" t="n">
         <v>8.7</v>
       </c>
       <c r="S103" t="n">
         <v>8.0</v>
       </c>
       <c r="T103" t="n">
         <v>3.7</v>
       </c>
       <c r="U103" t="s">
         <v>41</v>
       </c>
       <c r="V103" t="s">
         <v>41</v>
       </c>
       <c r="W103" t="s">
         <v>41</v>
       </c>
       <c r="X103" t="n">
         <v>35.29411765</v>
       </c>
       <c r="Y103" t="n">
         <v>8.7</v>
       </c>
       <c r="Z103" t="n">
         <v>32.0</v>
       </c>
       <c r="AA103" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>524</v>
+      </c>
+      <c r="B104" t="s">
         <v>525</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="D104" t="s">
         <v>201</v>
       </c>
       <c r="E104" t="s">
         <v>202</v>
       </c>
       <c r="F104" t="s">
         <v>495</v>
       </c>
       <c r="G104" t="s">
         <v>33</v>
       </c>
       <c r="H104" t="s">
         <v>34</v>
       </c>
       <c r="I104" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J104" t="s">
         <v>496</v>
       </c>
       <c r="K104" t="s">
         <v>497</v>
       </c>
       <c r="L104" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="M104" t="n">
         <v>255.0</v>
       </c>
       <c r="N104" t="s">
         <v>39</v>
       </c>
       <c r="O104" t="s">
         <v>40</v>
       </c>
       <c r="P104" t="s">
         <v>41</v>
       </c>
       <c r="Q104" t="n">
         <v>63.14</v>
       </c>
       <c r="R104" t="n">
         <v>-51.92</v>
       </c>
       <c r="S104" t="n">
         <v>0.0</v>
       </c>
       <c r="T104" t="n">
         <v>0.0</v>
       </c>
       <c r="U104" t="s">
         <v>41</v>
       </c>
       <c r="V104" t="s">
         <v>41</v>
       </c>
       <c r="W104" t="s">
         <v>41</v>
       </c>
       <c r="X104" t="n">
         <v>63.14</v>
       </c>
       <c r="Y104" t="n">
         <v>-39.9</v>
       </c>
       <c r="Z104" t="n">
         <v>-2.0</v>
       </c>
       <c r="AA104" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>528</v>
+      </c>
+      <c r="B105" t="s">
         <v>529</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D105" t="s">
         <v>201</v>
       </c>
       <c r="E105" t="s">
         <v>243</v>
       </c>
       <c r="F105" t="s">
         <v>495</v>
       </c>
       <c r="G105" t="s">
         <v>33</v>
       </c>
       <c r="H105" t="s">
         <v>34</v>
       </c>
       <c r="I105" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J105" t="s">
         <v>496</v>
       </c>
       <c r="K105" t="s">
         <v>497</v>
       </c>
       <c r="L105" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="M105" t="n">
         <v>381.0</v>
       </c>
       <c r="N105" t="s">
         <v>39</v>
       </c>
       <c r="O105" t="s">
         <v>40</v>
       </c>
       <c r="P105" t="s">
         <v>41</v>
       </c>
       <c r="Q105" t="n">
         <v>-1.31</v>
       </c>
       <c r="R105" t="n">
         <v>14.63</v>
       </c>
       <c r="S105" t="n">
         <v>6.03</v>
       </c>
       <c r="T105" t="n">
         <v>7.44</v>
       </c>
       <c r="U105" t="s">
         <v>41</v>
       </c>
       <c r="V105" t="s">
         <v>41</v>
       </c>
       <c r="W105" t="s">
         <v>41</v>
       </c>
       <c r="X105" t="n">
         <v>-1.31233596</v>
       </c>
       <c r="Y105" t="n">
         <v>10.64</v>
       </c>
       <c r="Z105" t="n">
         <v>10.1</v>
       </c>
       <c r="AA105" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>532</v>
+      </c>
+      <c r="B106" t="s">
         <v>533</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="D106" t="s">
         <v>201</v>
       </c>
       <c r="E106" t="s">
         <v>243</v>
       </c>
       <c r="F106" t="s">
         <v>495</v>
       </c>
       <c r="G106" t="s">
         <v>33</v>
       </c>
       <c r="H106" t="s">
         <v>34</v>
       </c>
       <c r="I106" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J106" t="s">
         <v>496</v>
       </c>
       <c r="K106" t="s">
         <v>497</v>
       </c>
       <c r="L106" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="M106" t="n">
         <v>1504.0</v>
       </c>
       <c r="N106" t="s">
         <v>39</v>
       </c>
       <c r="O106" t="s">
         <v>40</v>
       </c>
       <c r="P106" t="s">
         <v>41</v>
       </c>
       <c r="Q106" t="n">
         <v>9.18</v>
       </c>
       <c r="R106" t="n">
         <v>13.64</v>
       </c>
       <c r="S106" t="n">
         <v>3.91</v>
       </c>
       <c r="T106" t="n">
         <v>3.4</v>
       </c>
       <c r="U106" t="s">
         <v>41</v>
       </c>
       <c r="V106" t="s">
         <v>41</v>
       </c>
       <c r="W106" t="s">
         <v>41</v>
       </c>
       <c r="X106" t="n">
         <v>9.18</v>
       </c>
       <c r="Y106" t="n">
         <v>20.34</v>
       </c>
       <c r="Z106" t="n">
         <v>8.1</v>
       </c>
       <c r="AA106" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>536</v>
+      </c>
+      <c r="B107" t="s">
         <v>537</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="D107" t="s">
         <v>201</v>
       </c>
       <c r="E107" t="s">
         <v>243</v>
       </c>
       <c r="F107" t="s">
         <v>495</v>
       </c>
       <c r="G107" t="s">
         <v>33</v>
       </c>
       <c r="H107" t="s">
         <v>34</v>
       </c>
       <c r="I107" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J107" t="s">
         <v>496</v>
       </c>
       <c r="K107" t="s">
         <v>497</v>
       </c>
       <c r="L107" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="M107" t="n">
         <v>2433.0</v>
       </c>
       <c r="N107" t="s">
         <v>39</v>
       </c>
       <c r="O107" t="s">
         <v>40</v>
       </c>
       <c r="P107" t="s">
         <v>41</v>
       </c>
       <c r="Q107" t="n">
         <v>7.93</v>
       </c>
       <c r="R107" t="n">
         <v>12.41</v>
       </c>
       <c r="S107" t="n">
         <v>8.37</v>
       </c>
       <c r="T107" t="n">
         <v>8.32</v>
       </c>
       <c r="U107" t="s">
         <v>41</v>
       </c>
       <c r="V107" t="s">
         <v>41</v>
       </c>
       <c r="W107" t="s">
         <v>41</v>
       </c>
       <c r="X107" t="n">
         <v>7.93259351</v>
       </c>
       <c r="Y107" t="n">
         <v>-20.87</v>
       </c>
       <c r="Z107" t="n">
         <v>19.92</v>
       </c>
       <c r="AA107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>540</v>
+      </c>
+      <c r="B108" t="s">
         <v>541</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="D108" t="s">
         <v>201</v>
       </c>
       <c r="E108" t="s">
         <v>243</v>
       </c>
       <c r="F108" t="s">
         <v>495</v>
       </c>
       <c r="G108" t="s">
         <v>33</v>
       </c>
       <c r="H108" t="s">
         <v>34</v>
       </c>
       <c r="I108" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J108" t="s">
         <v>496</v>
       </c>
       <c r="K108" t="s">
         <v>497</v>
       </c>
       <c r="L108" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="M108" t="n">
         <v>610.0</v>
       </c>
       <c r="N108" t="s">
         <v>39</v>
       </c>
       <c r="O108" t="s">
         <v>40</v>
       </c>
       <c r="P108" t="s">
         <v>41</v>
       </c>
       <c r="Q108" t="n">
         <v>6.39</v>
       </c>
       <c r="R108" t="n">
         <v>1.39</v>
       </c>
       <c r="S108" t="n">
         <v>4.1</v>
       </c>
       <c r="T108" t="n">
         <v>3.65</v>
       </c>
       <c r="U108" t="s">
         <v>41</v>
       </c>
       <c r="V108" t="s">
         <v>41</v>
       </c>
       <c r="W108" t="s">
         <v>41</v>
       </c>
       <c r="X108" t="n">
         <v>6.39344262</v>
       </c>
       <c r="Y108" t="n">
         <v>-6.32</v>
       </c>
       <c r="Z108" t="n">
         <v>-3.12</v>
       </c>
       <c r="AA108" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>544</v>
+      </c>
+      <c r="B109" t="s">
         <v>545</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="D109" t="s">
         <v>201</v>
       </c>
       <c r="E109" t="s">
         <v>268</v>
       </c>
       <c r="F109" t="s">
         <v>495</v>
       </c>
       <c r="G109" t="s">
         <v>33</v>
       </c>
       <c r="H109" t="s">
         <v>34</v>
       </c>
       <c r="I109" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J109" t="s">
         <v>496</v>
       </c>
       <c r="K109" t="s">
         <v>497</v>
       </c>
       <c r="L109" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="M109" t="n">
         <v>46.0</v>
       </c>
       <c r="N109" t="s">
         <v>39</v>
       </c>
       <c r="O109" t="s">
         <v>40</v>
       </c>
       <c r="P109" t="s">
         <v>41</v>
       </c>
       <c r="Q109" t="n">
         <v>19.57</v>
       </c>
       <c r="R109" t="n">
         <v>38.18</v>
       </c>
       <c r="S109" t="n">
         <v>27.63</v>
       </c>
       <c r="T109" t="n">
         <v>39.18</v>
       </c>
       <c r="U109" t="s">
         <v>41</v>
       </c>
       <c r="V109" t="s">
         <v>41</v>
       </c>
       <c r="W109" t="s">
         <v>41</v>
       </c>
       <c r="X109" t="n">
         <v>19.57</v>
       </c>
       <c r="Y109" t="n">
         <v>12.73</v>
       </c>
       <c r="Z109" t="n">
         <v>25.81</v>
       </c>
       <c r="AA109" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>548</v>
+      </c>
+      <c r="B110" t="s">
         <v>549</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="D110" t="s">
         <v>201</v>
       </c>
       <c r="E110" t="s">
         <v>268</v>
       </c>
       <c r="F110" t="s">
         <v>495</v>
       </c>
       <c r="G110" t="s">
         <v>33</v>
       </c>
       <c r="H110" t="s">
         <v>34</v>
       </c>
       <c r="I110" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J110" t="s">
         <v>496</v>
       </c>
       <c r="K110" t="s">
         <v>497</v>
       </c>
       <c r="L110" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="M110" t="n">
         <v>2715.0</v>
       </c>
       <c r="N110" t="s">
         <v>39</v>
       </c>
       <c r="O110" t="s">
         <v>40</v>
       </c>
       <c r="P110" t="s">
         <v>41</v>
       </c>
       <c r="Q110" t="n">
         <v>5.86</v>
       </c>
       <c r="R110" t="n">
         <v>7.34</v>
       </c>
       <c r="S110" t="n">
         <v>6.03</v>
       </c>
       <c r="T110" t="n">
         <v>5.53</v>
       </c>
       <c r="U110" t="s">
         <v>41</v>
       </c>
       <c r="V110" t="s">
         <v>41</v>
       </c>
       <c r="W110" t="s">
         <v>41</v>
       </c>
       <c r="X110" t="n">
         <v>5.86</v>
       </c>
       <c r="Y110" t="n">
         <v>14.79</v>
       </c>
       <c r="Z110" t="n">
         <v>-4.7</v>
       </c>
       <c r="AA110" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>552</v>
+      </c>
+      <c r="B111" t="s">
         <v>553</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="D111" t="s">
         <v>287</v>
       </c>
       <c r="E111" t="s">
         <v>288</v>
       </c>
       <c r="F111" t="s">
         <v>495</v>
       </c>
       <c r="G111" t="s">
         <v>389</v>
       </c>
       <c r="H111" t="s">
         <v>34</v>
       </c>
       <c r="I111" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="J111" t="s">
         <v>496</v>
       </c>
       <c r="K111" t="s">
         <v>497</v>
       </c>
       <c r="L111" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="M111" t="n">
         <v>137.0</v>
       </c>
       <c r="N111" t="s">
         <v>39</v>
       </c>
       <c r="O111" t="s">
         <v>40</v>
       </c>
       <c r="P111" t="s">
         <v>41</v>
       </c>
       <c r="Q111" t="n">
         <v>-5.84</v>
       </c>
       <c r="R111" t="n">
         <v>-1.55</v>
       </c>
       <c r="S111" t="n">
         <v>-1.57</v>
       </c>
       <c r="T111" t="n">
         <v>-1.6</v>
       </c>
       <c r="U111" t="s">
         <v>41</v>
       </c>
       <c r="V111" t="s">
         <v>41</v>
       </c>
       <c r="W111" t="s">
         <v>41</v>
       </c>
       <c r="X111" t="n">
         <v>-5.84</v>
       </c>
       <c r="Y111" t="n">
         <v>10.73</v>
       </c>
       <c r="Z111" t="n">
         <v>1.64</v>
       </c>
       <c r="AA111" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>557</v>
+      </c>
+      <c r="B112" t="s">
         <v>558</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="D112" t="s">
         <v>287</v>
       </c>
       <c r="E112" t="s">
         <v>288</v>
       </c>
       <c r="F112" t="s">
         <v>495</v>
       </c>
       <c r="G112" t="s">
         <v>389</v>
       </c>
       <c r="H112" t="s">
         <v>34</v>
       </c>
       <c r="I112" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="J112" t="s">
         <v>496</v>
       </c>
       <c r="K112" t="s">
         <v>497</v>
       </c>
       <c r="L112" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="M112" t="n">
         <v>132.0</v>
       </c>
       <c r="N112" t="s">
         <v>39</v>
       </c>
       <c r="O112" t="s">
         <v>40</v>
       </c>
       <c r="P112" t="s">
         <v>41</v>
       </c>
       <c r="Q112" t="n">
         <v>-3.03</v>
       </c>
       <c r="R112" t="n">
         <v>-3.13</v>
       </c>
       <c r="S112" t="n">
         <v>-3.23</v>
       </c>
       <c r="T112" t="n">
         <v>-3.33</v>
       </c>
       <c r="U112" t="s">
         <v>41</v>
       </c>
       <c r="V112" t="s">
         <v>41</v>
       </c>
       <c r="W112" t="s">
         <v>41</v>
       </c>
       <c r="X112" t="n">
         <v>-3.03030303</v>
       </c>
       <c r="Y112" t="n">
         <v>-90.39</v>
       </c>
       <c r="Z112" t="n">
         <v>-10.24</v>
       </c>
       <c r="AA112" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>561</v>
+      </c>
+      <c r="B113" t="s">
         <v>562</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="D113" t="s">
         <v>287</v>
       </c>
       <c r="E113" t="s">
         <v>288</v>
       </c>
       <c r="F113" t="s">
         <v>495</v>
       </c>
       <c r="G113" t="s">
         <v>33</v>
       </c>
       <c r="H113" t="s">
         <v>34</v>
       </c>
       <c r="I113" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="J113" t="s">
         <v>496</v>
       </c>
       <c r="K113" t="s">
         <v>497</v>
       </c>
       <c r="L113" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="M113" t="n">
         <v>534340.0</v>
       </c>
       <c r="N113" t="s">
         <v>39</v>
       </c>
       <c r="O113" t="s">
         <v>40</v>
       </c>
       <c r="P113" t="s">
         <v>41</v>
       </c>
       <c r="Q113" t="n">
         <v>2.99</v>
       </c>
       <c r="R113" t="n">
         <v>3.01</v>
       </c>
       <c r="S113" t="n">
         <v>3.08</v>
       </c>
       <c r="T113" t="n">
         <v>2.92</v>
       </c>
       <c r="U113" t="s">
         <v>41</v>
       </c>
       <c r="V113" t="s">
         <v>41</v>
       </c>
       <c r="W113" t="s">
         <v>41</v>
       </c>
       <c r="X113" t="n">
         <v>2.99154097</v>
       </c>
       <c r="Y113" t="n">
         <v>24.91</v>
       </c>
       <c r="Z113" t="n">
         <v>339.42</v>
       </c>
       <c r="AA113" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>565</v>
+      </c>
+      <c r="B114" t="s">
         <v>566</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="D114" t="s">
         <v>287</v>
       </c>
       <c r="E114" t="s">
         <v>304</v>
       </c>
       <c r="F114" t="s">
         <v>495</v>
       </c>
       <c r="G114" t="s">
         <v>33</v>
       </c>
       <c r="H114" t="s">
         <v>34</v>
       </c>
       <c r="I114" t="s">
         <v>290</v>
       </c>
       <c r="J114" t="s">
         <v>496</v>
       </c>
       <c r="K114" t="s">
         <v>497</v>
       </c>
       <c r="L114" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="M114" t="n">
         <v>362905.0</v>
       </c>
       <c r="N114" t="s">
         <v>39</v>
       </c>
       <c r="O114" t="s">
         <v>40</v>
       </c>
       <c r="P114" t="s">
         <v>41</v>
       </c>
       <c r="Q114" t="n">
         <v>18.38</v>
       </c>
       <c r="R114" t="n">
         <v>1.83</v>
       </c>
       <c r="S114" t="n">
         <v>1.84</v>
       </c>
       <c r="T114" t="n">
         <v>2.05</v>
       </c>
       <c r="U114" t="s">
         <v>41</v>
       </c>
       <c r="V114" t="s">
         <v>41</v>
       </c>
       <c r="W114" t="s">
         <v>41</v>
       </c>
       <c r="X114" t="n">
         <v>18.38</v>
       </c>
       <c r="Y114" t="n">
         <v>229.82</v>
       </c>
       <c r="Z114" t="n">
         <v>-31.92</v>
       </c>
       <c r="AA114" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>569</v>
+      </c>
+      <c r="B115" t="s">
         <v>570</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="D115" t="s">
         <v>287</v>
       </c>
       <c r="E115" t="s">
         <v>304</v>
       </c>
       <c r="F115" t="s">
         <v>495</v>
       </c>
       <c r="G115" t="s">
         <v>33</v>
       </c>
       <c r="H115" t="s">
         <v>34</v>
       </c>
       <c r="I115" t="s">
         <v>290</v>
       </c>
       <c r="J115" t="s">
         <v>496</v>
       </c>
       <c r="K115" t="s">
         <v>497</v>
       </c>
       <c r="L115" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="M115" t="n">
         <v>170.0</v>
       </c>
       <c r="N115" t="s">
         <v>39</v>
       </c>
       <c r="O115" t="s">
         <v>40</v>
       </c>
       <c r="P115" t="s">
         <v>41</v>
       </c>
       <c r="Q115" t="n">
         <v>1.18</v>
       </c>
       <c r="R115" t="n">
         <v>1.16</v>
       </c>
       <c r="S115" t="n">
         <v>1.72</v>
       </c>
       <c r="T115" t="n">
         <v>1.13</v>
       </c>
       <c r="U115" t="s">
         <v>41</v>
       </c>
       <c r="V115" t="s">
         <v>41</v>
       </c>
       <c r="W115" t="s">
         <v>41</v>
       </c>
       <c r="X115" t="n">
         <v>1.18</v>
       </c>
       <c r="Y115" t="n">
         <v>16.86</v>
       </c>
       <c r="Z115" t="n">
         <v>-0.5</v>
       </c>
       <c r="AA115" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>573</v>
+      </c>
+      <c r="B116" t="s">
         <v>574</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="D116" t="s">
         <v>287</v>
       </c>
       <c r="E116" t="s">
         <v>337</v>
       </c>
       <c r="F116" t="s">
         <v>495</v>
       </c>
       <c r="G116" t="s">
         <v>33</v>
       </c>
       <c r="H116" t="s">
         <v>34</v>
       </c>
       <c r="I116" t="s">
         <v>91</v>
       </c>
       <c r="J116" t="s">
         <v>496</v>
       </c>
       <c r="K116" t="s">
         <v>497</v>
       </c>
       <c r="L116" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="M116" t="n">
         <v>701.0</v>
       </c>
       <c r="N116" t="s">
         <v>39</v>
       </c>
       <c r="O116" t="s">
         <v>40</v>
       </c>
       <c r="P116" t="s">
         <v>41</v>
       </c>
       <c r="Q116" t="n">
         <v>3.28</v>
       </c>
       <c r="R116" t="n">
         <v>2.76</v>
       </c>
       <c r="S116" t="n">
         <v>2.96</v>
       </c>
       <c r="T116" t="n">
         <v>2.61</v>
       </c>
       <c r="U116" t="s">
         <v>41</v>
       </c>
       <c r="V116" t="s">
         <v>41</v>
       </c>
       <c r="W116" t="s">
         <v>41</v>
       </c>
       <c r="X116" t="n">
         <v>3.2810271</v>
       </c>
       <c r="Y116" t="n">
         <v>-13.67</v>
       </c>
       <c r="Z116" t="n">
         <v>8.0</v>
       </c>
       <c r="AA116" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>577</v>
+      </c>
+      <c r="B117" t="s">
         <v>578</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="D117" t="s">
         <v>287</v>
       </c>
       <c r="E117" t="s">
-        <v>581</v>
+        <v>337</v>
       </c>
       <c r="F117" t="s">
         <v>495</v>
       </c>
       <c r="G117" t="s">
         <v>33</v>
       </c>
       <c r="H117" t="s">
         <v>34</v>
       </c>
       <c r="I117" t="s">
         <v>91</v>
       </c>
       <c r="J117" t="s">
         <v>496</v>
       </c>
       <c r="K117" t="s">
         <v>497</v>
       </c>
       <c r="L117" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="M117" t="n">
         <v>324340.0</v>
       </c>
       <c r="N117" t="s">
         <v>39</v>
       </c>
       <c r="O117" t="s">
         <v>40</v>
       </c>
       <c r="P117" t="s">
         <v>41</v>
       </c>
       <c r="Q117" t="n">
         <v>1.63</v>
       </c>
       <c r="R117" t="n">
         <v>2.24</v>
       </c>
       <c r="S117" t="n">
         <v>2.22</v>
       </c>
       <c r="T117" t="n">
         <v>2.18</v>
       </c>
       <c r="U117" t="s">
         <v>41</v>
       </c>
       <c r="V117" t="s">
         <v>41</v>
       </c>
       <c r="W117" t="s">
         <v>41</v>
       </c>
       <c r="X117" t="n">
         <v>1.634396</v>
       </c>
       <c r="Y117" t="n">
         <v>1.79</v>
       </c>
       <c r="Z117" t="n">
         <v>1.18</v>
       </c>
       <c r="AA117" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>581</v>
+      </c>
+      <c r="B118" t="s">
+        <v>582</v>
+      </c>
+      <c r="C118" t="s">
         <v>583</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
       <c r="D118" t="s">
         <v>287</v>
       </c>
       <c r="E118" t="s">
-        <v>581</v>
+        <v>337</v>
       </c>
       <c r="F118" t="s">
         <v>495</v>
       </c>
       <c r="G118" t="s">
         <v>33</v>
       </c>
       <c r="H118" t="s">
         <v>34</v>
       </c>
       <c r="I118" t="s">
         <v>91</v>
       </c>
       <c r="J118" t="s">
         <v>496</v>
       </c>
       <c r="K118" t="s">
         <v>497</v>
       </c>
       <c r="L118" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="M118" t="n">
         <v>123284.0</v>
       </c>
       <c r="N118" t="s">
         <v>39</v>
       </c>
       <c r="O118" t="s">
         <v>40</v>
       </c>
       <c r="P118" t="s">
         <v>41</v>
       </c>
       <c r="Q118" t="n">
         <v>-4.32</v>
       </c>
       <c r="R118" t="n">
         <v>8.76</v>
       </c>
       <c r="S118" t="n">
         <v>3.25</v>
       </c>
       <c r="T118" t="n">
         <v>1.68</v>
       </c>
       <c r="U118" t="s">
         <v>41</v>
       </c>
       <c r="V118" t="s">
         <v>41</v>
       </c>
       <c r="W118" t="s">
         <v>41</v>
       </c>
       <c r="X118" t="n">
         <v>-4.32010642</v>
       </c>
       <c r="Y118" t="n">
         <v>7.93</v>
       </c>
       <c r="Z118" t="n">
         <v>-0.29</v>
       </c>
       <c r="AA118" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>585</v>
+      </c>
+      <c r="B119" t="s">
+        <v>586</v>
+      </c>
+      <c r="C119" t="s">
         <v>587</v>
-      </c>
-[...4 lines deleted...]
-        <v>589</v>
       </c>
       <c r="D119" t="s">
         <v>287</v>
       </c>
       <c r="E119" t="s">
-        <v>581</v>
+        <v>337</v>
       </c>
       <c r="F119" t="s">
         <v>32</v>
       </c>
       <c r="G119" t="s">
         <v>33</v>
       </c>
       <c r="H119" t="s">
         <v>34</v>
       </c>
       <c r="I119" t="s">
         <v>91</v>
       </c>
       <c r="J119" t="s">
         <v>36</v>
       </c>
       <c r="K119" t="s">
         <v>37</v>
       </c>
       <c r="L119" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="M119" t="n">
         <v>1450.0</v>
       </c>
       <c r="N119" t="n">
         <v>46.15</v>
       </c>
       <c r="O119" t="s">
         <v>40</v>
       </c>
       <c r="P119" t="s">
         <v>41</v>
       </c>
       <c r="Q119" t="n">
         <v>47.01</v>
       </c>
       <c r="R119" t="n">
         <v>48.0</v>
       </c>
       <c r="S119" t="n">
         <v>48.99</v>
       </c>
       <c r="T119" t="n">
         <v>49.99</v>
       </c>
       <c r="U119" t="s">
         <v>41</v>
       </c>
       <c r="V119" t="s">
         <v>41</v>
       </c>
       <c r="W119" t="s">
         <v>41</v>
       </c>
       <c r="X119" t="n">
         <v>47.01</v>
       </c>
       <c r="Y119" t="n">
         <v>41.61</v>
       </c>
       <c r="Z119" t="n">
         <v>68.88</v>
       </c>
       <c r="AA119" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>589</v>
+      </c>
+      <c r="B120" t="s">
+        <v>590</v>
+      </c>
+      <c r="C120" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>593</v>
       </c>
       <c r="D120" t="s">
         <v>287</v>
       </c>
       <c r="E120" t="s">
-        <v>581</v>
+        <v>337</v>
       </c>
       <c r="F120" t="s">
         <v>32</v>
       </c>
       <c r="G120" t="s">
         <v>33</v>
       </c>
       <c r="H120" t="s">
         <v>34</v>
       </c>
       <c r="I120" t="s">
         <v>91</v>
       </c>
       <c r="J120" t="s">
         <v>36</v>
       </c>
       <c r="K120" t="s">
         <v>37</v>
       </c>
       <c r="L120" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="M120" t="n">
         <v>19697.0</v>
       </c>
       <c r="N120" t="n">
         <v>48.02</v>
       </c>
       <c r="O120" t="s">
         <v>40</v>
       </c>
       <c r="P120" t="s">
         <v>41</v>
       </c>
       <c r="Q120" t="n">
         <v>49.0</v>
       </c>
       <c r="R120" t="n">
         <v>50.0</v>
       </c>
       <c r="S120" t="n">
         <v>51.0</v>
       </c>
       <c r="T120" t="n">
         <v>52.0</v>
       </c>
       <c r="U120" t="s">
         <v>41</v>
       </c>
       <c r="V120" t="s">
         <v>41</v>
       </c>
       <c r="W120" t="s">
         <v>41</v>
       </c>
       <c r="X120" t="n">
         <v>49.0</v>
       </c>
       <c r="Y120" t="n">
         <v>39.74</v>
       </c>
       <c r="Z120" t="n">
         <v>68.93</v>
       </c>
       <c r="AA120" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>593</v>
+      </c>
+      <c r="B121" t="s">
+        <v>594</v>
+      </c>
+      <c r="C121" t="s">
         <v>595</v>
-      </c>
-[...4 lines deleted...]
-        <v>597</v>
       </c>
       <c r="D121" t="s">
         <v>287</v>
       </c>
       <c r="E121" t="s">
-        <v>598</v>
+        <v>337</v>
       </c>
       <c r="F121" t="s">
         <v>32</v>
       </c>
       <c r="G121" t="s">
         <v>389</v>
       </c>
       <c r="H121" t="s">
         <v>34</v>
       </c>
       <c r="I121" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="J121" t="s">
         <v>36</v>
       </c>
       <c r="K121" t="s">
         <v>37</v>
       </c>
       <c r="L121" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="M121" t="n">
         <v>267.0</v>
       </c>
       <c r="N121" t="n">
         <v>0.08</v>
       </c>
       <c r="O121" t="s">
         <v>40</v>
       </c>
       <c r="P121" t="s">
         <v>41</v>
       </c>
       <c r="Q121" t="n">
         <v>0.14</v>
       </c>
       <c r="R121" t="n">
         <v>0.17</v>
       </c>
       <c r="S121" t="n">
         <v>0.14</v>
       </c>
       <c r="T121" t="n">
         <v>0.13</v>
       </c>
       <c r="U121" t="s">
         <v>41</v>
       </c>
       <c r="V121" t="s">
         <v>41</v>
       </c>
       <c r="W121" t="s">
         <v>41</v>
       </c>
       <c r="X121" t="n">
         <v>0.14</v>
       </c>
       <c r="Y121" t="n">
         <v>0.31</v>
       </c>
       <c r="Z121" t="n">
         <v>0.23</v>
       </c>
       <c r="AA121" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B122" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="C122" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="D122" t="s">
         <v>368</v>
       </c>
       <c r="E122" t="s">
         <v>369</v>
       </c>
       <c r="F122" t="s">
         <v>32</v>
       </c>
       <c r="G122" t="s">
         <v>33</v>
       </c>
       <c r="H122" t="s">
         <v>34</v>
       </c>
       <c r="I122" t="s">
         <v>379</v>
       </c>
       <c r="J122" t="s">
         <v>36</v>
       </c>
       <c r="K122" t="s">
         <v>37</v>
       </c>
       <c r="L122" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="M122" t="n">
         <v>695.0</v>
       </c>
       <c r="N122" t="n">
         <v>66.44</v>
       </c>
       <c r="O122" t="s">
         <v>40</v>
       </c>
       <c r="P122" t="s">
         <v>41</v>
       </c>
       <c r="Q122" t="n">
         <v>69.84</v>
       </c>
       <c r="R122" t="n">
         <v>73.09</v>
       </c>
       <c r="S122" t="n">
         <v>76.79</v>
       </c>
       <c r="T122" t="n">
         <v>81.39</v>
       </c>
       <c r="U122" t="s">
         <v>41</v>
       </c>
       <c r="V122" t="s">
         <v>41</v>
       </c>
       <c r="W122" t="s">
         <v>41</v>
       </c>
       <c r="X122" t="n">
         <v>69.84</v>
       </c>
       <c r="Y122" t="n">
         <v>70.14</v>
       </c>
       <c r="Z122" t="n">
         <v>78.57</v>
       </c>
       <c r="AA122" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B123" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C123" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D123" t="s">
         <v>368</v>
       </c>
       <c r="E123" t="s">
         <v>423</v>
       </c>
       <c r="F123" t="s">
         <v>495</v>
       </c>
       <c r="G123" t="s">
         <v>33</v>
       </c>
       <c r="H123" t="s">
         <v>34</v>
       </c>
       <c r="I123" t="s">
         <v>290</v>
       </c>
       <c r="J123" t="s">
         <v>496</v>
       </c>
       <c r="K123" t="s">
         <v>497</v>
       </c>
       <c r="L123" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="M123" t="n">
         <v>283192.0</v>
       </c>
       <c r="N123" t="s">
         <v>39</v>
       </c>
       <c r="O123" t="s">
         <v>40</v>
       </c>
       <c r="P123" t="s">
         <v>41</v>
       </c>
       <c r="Q123" t="n">
         <v>137.92</v>
       </c>
       <c r="R123" t="n">
         <v>3.47</v>
       </c>
       <c r="S123" t="n">
         <v>3.2</v>
       </c>
       <c r="T123" t="n">
         <v>3.58</v>
       </c>
       <c r="U123" t="s">
         <v>41</v>
       </c>
       <c r="V123" t="s">
         <v>41</v>
       </c>
       <c r="W123" t="s">
         <v>41</v>
       </c>
       <c r="X123" t="n">
         <v>137.92</v>
       </c>
       <c r="Y123" t="n">
         <v>40.31</v>
       </c>
       <c r="Z123" t="n">
         <v>54.22</v>
       </c>
       <c r="AA123" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B124" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C124" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="D124" t="s">
         <v>368</v>
       </c>
       <c r="E124" t="s">
         <v>423</v>
       </c>
       <c r="F124" t="s">
         <v>495</v>
       </c>
       <c r="G124" t="s">
         <v>33</v>
       </c>
       <c r="H124" t="s">
         <v>34</v>
       </c>
       <c r="I124" t="s">
         <v>290</v>
       </c>
       <c r="J124" t="s">
         <v>496</v>
       </c>
       <c r="K124" t="s">
         <v>497</v>
       </c>
       <c r="L124" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="M124" t="n">
         <v>90428.0</v>
       </c>
       <c r="N124" t="s">
         <v>39</v>
       </c>
       <c r="O124" t="s">
         <v>40</v>
       </c>
       <c r="P124" t="s">
         <v>41</v>
       </c>
       <c r="Q124" t="n">
         <v>26.8</v>
       </c>
       <c r="R124" t="n">
         <v>4.2</v>
       </c>
       <c r="S124" t="n">
         <v>4.4</v>
       </c>
       <c r="T124" t="n">
         <v>4.49</v>
       </c>
       <c r="U124" t="s">
         <v>41</v>
       </c>
       <c r="V124" t="s">
         <v>41</v>
       </c>
       <c r="W124" t="s">
         <v>41</v>
       </c>
       <c r="X124" t="n">
         <v>26.8</v>
       </c>
       <c r="Y124" t="n">
         <v>-2.28</v>
       </c>
       <c r="Z124" t="n">
         <v>102.73</v>
       </c>
       <c r="AA124" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B125" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="C125" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="D125" t="s">
         <v>368</v>
       </c>
       <c r="E125" t="s">
         <v>438</v>
       </c>
       <c r="F125" t="s">
         <v>32</v>
       </c>
       <c r="G125" t="s">
         <v>33</v>
       </c>
       <c r="H125" t="s">
         <v>34</v>
       </c>
       <c r="I125" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="J125" t="s">
         <v>36</v>
       </c>
       <c r="K125" t="s">
         <v>37</v>
       </c>
       <c r="L125" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="M125" t="n">
         <v>3.0</v>
       </c>
       <c r="N125" t="n">
         <v>7.32</v>
       </c>
       <c r="O125" t="s">
         <v>40</v>
       </c>
       <c r="P125" t="s">
         <v>41</v>
       </c>
       <c r="Q125" t="n">
         <v>12.2</v>
       </c>
       <c r="R125" t="n">
         <v>21.95</v>
       </c>
       <c r="S125" t="n">
         <v>36.59</v>
       </c>
       <c r="T125" t="n">
         <v>60.98</v>
       </c>