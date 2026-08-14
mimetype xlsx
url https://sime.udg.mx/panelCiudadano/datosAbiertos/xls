--- v3 (2026-06-30)
+++ v4 (2026-08-14)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
     <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
     <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2462" uniqueCount="614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2463" uniqueCount="614">
   <si>
     <t>Identificador</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Eje</t>
   </si>
   <si>
     <t>Temática</t>
   </si>
   <si>
     <t>Unidad de Medida</t>
   </si>
   <si>
     <t>Sentido</t>
   </si>
   <si>
     <t>Periodicidad</t>
   </si>
   <si>
@@ -182,51 +182,52 @@
   <si>
     <t>1.1.1.11</t>
   </si>
   <si>
     <t>Porcentaje de estudiantes de educación media superior que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de educación media superior Bachillerato General, Bachillerato Tecnológico y Técnico) del Sistema de Educación Media Superior (SEMS) que logran concluir la totalidad de la malla curricular de su plan de estudios en el periodo establecido en su dictamen, con respecto al total de alumnos que ingresaron en esa misma cohorte (primer ingreso). Este indicador permite conocer el grado de avance o rezago de un objetivo determinado, como es la conclusión oportuna de los estudios.</t>
   </si>
   <si>
     <t>Sistema de Educación Media Superior</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAM = Estudiantes de educación medio superior admitidos en la cohorte 
 ECM = Estudiantes de educación medio superior de la cohorte que concluyen su programa de estudio. 
 </t>
   </si>
   <si>
     <t>1.1.1.12</t>
   </si>
   <si>
     <t>Porcentaje de estudiantes de pregrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
   </si>
   <si>
-    <t>Mide la proporción de estudiantes que egresan del nivel de pregrado en el periodo establecido para cada nivel educativo respecto al total de admitidos de la cohorte.</t>
+    <t>Mide la proporción de estudiantes que egresan del nivel de pregrado en el periodo establecido para cada nivel educativo respecto al total de admitidos de la cohorte.
+Nota: El valor de este indicador se actualizó en agosto de 2026 debido a un reajuste en su cálculo, a partir de la revisión del número de semestres que comprenden las carreras de Medicina y Enfermería.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAPr = Estudiantes de pregrado admitidos en la cohorte 
 ECPr = Estudiantes de pregrado de la cohorte que concluyen su programa de estudio 
 </t>
   </si>
   <si>
     <t>1.1.1.13</t>
   </si>
   <si>
     <t>Porcentaje de estudiantes de posgrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de posgrado que concluyen su programa académico dentro del periodo ideal establecido por la malla curricular o por el dictamen del programa educativo, en relación con el total de alumnos admitidos en la cohorte correspondiente.
  Este indicador permite evaluar la eficiencia terminal de los programas de posgrado, identificando el grado en que las cohortes estudiantiles cumplen los tiempos formativos previstos de manera institucional.</t>
   </si>
   <si>
     <t>Vicerrectoría Adjunta Académica y de Investigación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAPs = Estudiantes de posgrado admitidos en la cohorte 
 ECPs = Estudiantes de posgrado de la cohorte que concluyen su programa de estudio 
 </t>
@@ -258,51 +259,51 @@
     <t>1.1.1.15</t>
   </si>
   <si>
     <t>Porcentaje acumulado de programas educativos actualizados</t>
   </si>
   <si>
     <t>Mide la proporción de programas educativos (PE) actualizados de acuerdo a los periodos establecidos de nivel medio superior, superior y posgrado respecto al total de programas educativos ofertados. Se entenderá por actualización aquellos PE que fueron sometidos a un proceso de revisión en el periodo establecido para cada nivel educativo y tengan como evidencia el dictamen de modificación o reestructuración, o en su defecto la minuta del Consejo Universitario de Educación Media Superior (CUEMS), Colegios Departamentales o la Junta Académica de Posgrados, según corresponda, en la cual se establezca que el PE fue revisado y tuvo como resultado que se mantiene pertinente.
  De acuerdo a la normatividad vigente, los bachilleratos generales deben ser revisados cada 8 años, los bachilleratos tecnológicos y tecnólogos profesionales cada 4 años, a nivel licenciatura cada 7 años, técnico superior universitario y especialidades médicas cada 5 años y en el caso de las especialidades no médicas, maestrías y doctorados a partir de su creación se considerará el tiempo de duración establecido en su dictamen de creación, más un año para realizar la primera actualización. Después de realizada la primera actualización, se realizarán actualizaciones una vez cumplido el tiempo de duración establecido en su dictamen y serán acumulativos mientras dure su vigencia.</t>
   </si>
   <si>
     <t>Coordinación General Académica y de Innovación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PEA = Programas educativos actualizados 
 PEO = Programas educativos ofertados 
 </t>
   </si>
   <si>
     <t>1.1.1.16</t>
   </si>
   <si>
     <t>Porcentaje de programas educativos de calidad respecto del total de programas educativos evaluables</t>
   </si>
   <si>
-    <t>Mide la proporción de programas educativos de pregrado y posgrado con acreditación y/o reconocimiento de calidad o excelencia otorgados por sistemas de evaluación internos o externos, respecto del total de programas de pregrado y posgrado ofertados.</t>
+    <t>Mide la proporción de programas educativos de pregrado y posgrado con acreditación y/o reconocimiento o excelencia otorgados por sistemas de evaluación internos o externos, respecto del total de programas de pregrado y posgrado ofertados.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PER = Programas educativos de pregrado y posgrado reconocidos por su calidad 
 PE = Total de programas educativos de pregrado y posgrado evaluables 
 </t>
   </si>
   <si>
     <t>1.1.1.2</t>
   </si>
   <si>
     <t>Porcentaje de aspirantes a nivel media superior admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación media superior.</t>
   </si>
   <si>
     <t>Mide la proporción de las personas que son admitidas para cursar la educación media superior Bachillerato General, Bachillerato Tecnológico y Técnico, en el Sistema de Educación Media Superior (SEMS) de la Universidad de Guadalajara, en relación con el número total de aspirantes que solicitaron ingreso a dicho nivel en el periodo reportado.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 AaM = Aspirantes admitidos a educación media superior 
 TAM = Total de aspirantes a educación media superior 
 </t>
   </si>
   <si>
     <t>1.1.1.3</t>
   </si>
@@ -417,51 +418,51 @@
   <si>
     <t>1.2.1.1</t>
   </si>
   <si>
     <t>Porcentaje de estudiantes que obtuvieron certificaciones intermedias o microcredenciales respecto al total de la matricula</t>
   </si>
   <si>
     <t>El indicador se obtiene a partir de los datos que proporcionan los Centros Universitarios con respecto a los estudiantes que obtuvieron alguna certificación intermedia o una microcredencial en el marco de sus programas educativos.</t>
   </si>
   <si>
     <t>1.2 Aprender con sentido innovador y humanista</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EC = Total de estudiantes que obtuvieron certificaciones intermedias o microcredenciales 
 CE = Total de personas de la comunidad estudiantil 
 </t>
   </si>
   <si>
     <t>1.2.1.2</t>
   </si>
   <si>
     <t>Total del personal académico que participa en actividades de actualización disciplinar</t>
   </si>
   <si>
-    <t>Mide el número total de integrantes de la planta académica que participaron en actividades de actualización disciplinar durante el año lectivo. Se entiende por actualización disciplinar la participación en acciones formales orientadas a fortalecer conocimientos y habilidades del campo profesional o área de especialidad, tales como cursos, talleres, diplomados, seminarios, estancias académicas, congresos, certificaciones disciplinares, o similares, siempre que cuenten con evidencia documental válida.</t>
+    <t>Mide el número total de integrantes de la planta académica que participaron y concluyeron de manera satisfactoria alguna actividad de formación docente durante el año lectivo. Se entiende por formación docente la participación en acciones formales de actualización, capacitación y profesionalización orientadas a fortalecer el desarrollo de saberes en las diferentes áreas del perfil docente y que favorecen la práctica del campo profesional, mediante cursos, talleres, diplomados, seminarios, estancias académicas, jornadas, certificaciones disciplinares, o similares, siempre que cuenten con evidencia documental válida.</t>
   </si>
   <si>
     <t>Académicos</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PAad = Personal académico en actividades de actualización disciplinar 
 </t>
   </si>
   <si>
     <t>1.2.1.3</t>
   </si>
   <si>
     <t>Porcentaje del personal académico certificado en competencias didáctico-pedagógicas respecto al total del personal académico</t>
   </si>
   <si>
     <t>Mide la proporción de personal académico que ha obtenido en los últimos cinco años una certificación formal comprobable en competencias didáctico-pedagógicas, emitida por organismos internos o externos reconocidos, respecto del total de personal académico activo. Las certificaciones didáctico-pedagógicas son aquellas que avalan competencias relacionadas con planeación didáctica, diseño instruccional, evaluación formativa, diseño de estrategias inclusivas, gestión de espacios de aprendizaje, uso de recursos y ambientes virtuales de aprendizaje, mediación de procesos formativos, etcétera.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PA = Personal académico 
 PAC = Personal académico certificado en competencias didáctico-pedagógico 
 </t>
   </si>
   <si>
@@ -469,52 +470,52 @@
   </si>
   <si>
     <t>Proyectos de vinculación para el aprendizaje innovador y/o humanista realizados con los sectores</t>
   </si>
   <si>
     <t>Este indicador cuantifica la cantidad de proyectos realizados por estudiantes y personal académico de la Universidad que contribuyeron a la innovación de algún proceso aplicado en algún organismo público o privado en los que existe de por medio un acuerdo.</t>
   </si>
   <si>
     <t>Proyectos</t>
   </si>
   <si>
     <t>Coordinación General de Vinculación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PVAS = Proyectos de vinculación para el aprendizaje innovador y/o humanista realizados con los sectores 
 </t>
   </si>
   <si>
     <t>1.3.1.1</t>
   </si>
   <si>
     <t>Total de cursos curriculares con enfoque internacional e intercultural</t>
   </si>
   <si>
-    <t>Unidades de aprendizaje que integran una perspectiva global o multicultural en su diseño y contenido, con el objetivo de preparar a los estudiantes para un mercado laboral globalizado y fomentar competencias interculturales.
- Las metodologías de los cursos curriculares incluyen estudios de caso internacionales, literatura académica con perspectiva global, proyectos colaborativos con estudiantes de otras partes del mundo, así como una movilidad académica.</t>
+    <t>Programas educativos que, en su perfil de egreso o en sus unidades de aprendizaje, integran una perspectiva global o multicultural, con el objetivo de preparar a los estudiantes para un mercado laboral globalizado y fomentar competencias interculturales. 
+Las metodologías de los cursos curriculares incluyen estudios de caso internacionales, literatura académica con perspectiva global, proyectos colaborativos con estudiantes de otras partes del mundo, así como una movilidad académica.</t>
   </si>
   <si>
     <t>1.3 Conectados al mundo</t>
   </si>
   <si>
     <t>Cursos</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CcI = Cursos curriculares con enfoque internacional e intercultural 
 </t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>Porcentaje de estudiantes que participan en un intercambio académico respecto a la comunidad estudiantil que cumplen con los requisitos de movilidad</t>
   </si>
   <si>
     <t>Proporción de estudiantes de pregrado y posgrado que realizaron un intercambio académico en alguna institución socia de la Universidad de Guadalajara respecto a la totalidad de estudiantes elegibles. El Intercambio académico es aquel en el que el estudiante adquiere una calificación por cursar asignaturas en alguna institución educativa por acuerdo entre instituciones, sea en modalidad presencial o virtual, los créditos obtenidos son revalidados por la institución de origen. Institución Socia en el ámbito educativo son aquellas entidades de derecho público o privado con las que alguna Institución de Educación ha celebrado algún acuerdo o convenio para colaborar de forma conjunta en acciones que sean de mutuo interés tales como: investigación científica, desarrollo de tecnologías, innovación, servicios científicos y tecnológicos, transferencias del conocimiento y tecnológico, actividades culturales, entre otros. El indicador contabiliza los intercambios académicos realizados por convenios de cooperación académica, acuerdos de reciprocidad, así como las acciones independientes.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CERM = Comunidad estudiantil que cumple los requisitos de movilidad 
 EIA = Estudiantes que participan en un intercambio académico 
@@ -1168,51 +1169,51 @@
   </si>
   <si>
     <t>3.2.1.6</t>
   </si>
   <si>
     <t>Puntaje global promedio de los ODS según el Ranking Impact determinado por Times Higher Education (THE)</t>
   </si>
   <si>
     <t>Mide el promedio de la puntuación obtenida por la Universidad de Guadalajara en los Objetivos de Desarrollo Sostenible (ODS) evaluados en el Ranking de Impacto de Times Higher Education (THE). El puntaje global se obtiene a partir de la sumatoria y promedio ponderado de las calificaciones específicas alcanzadas en cada uno de los ODS en los que la Universidad participa y es evaluada.</t>
   </si>
   <si>
     <t>Puntos</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 THE = Puntaje global promedio de los ODS del Ranking Impact 
 </t>
   </si>
   <si>
     <t>3.2.1.7</t>
   </si>
   <si>
     <t>Número de redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad</t>
   </si>
   <si>
-    <t>Este indicador establece el número de redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad de Guadalajara.</t>
+    <t>Mide el número de redes de investigación nacionales e internacionales que cuentan con registro institucional vigente en la Universidad de Guadalajara y cuya existencia y operación se encuentra acreditada mediante actas, minutas, relatorías, convenios, planes de trabajo, informes de actividades y evidencia de proyectos o productos conjuntos.  Las redes acreditadas por la UdeG deberán demostrar documentalmente su existencia y funcionamiento con los siguientes criterios: 1. Participación de personal académico adscrito a la Universidad de Guadalajara, 2. Objetivo común de investigación, desarrollo tecnológico, innovación o generación de conocimiento y 3. Evidencia documental de su funcionamiento vigente.</t>
   </si>
   <si>
     <t>Redes</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 RNIU = Redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad 
 </t>
   </si>
   <si>
     <t>3.3.1.1</t>
   </si>
   <si>
     <t>Porcentaje de residuos clasificados para su posterior reciclaje o tratamiento</t>
   </si>
   <si>
     <t>Indica la relación porcentual entre el total de residuos sólidos desechados por la comunidad universitaria, respecto a los residuos sólidos que son clasificados por la Universidad de Guadalajara para algún proceso posterior de reciclaje, aprovechamiento o tratamiento final.</t>
   </si>
   <si>
     <t>3.3 Universidad verde</t>
   </si>
   <si>
     <t>Vicerrectoría Adjunta Administrativa</t>
   </si>
   <si>
@@ -2475,60 +2476,60 @@
       <c r="P3" t="s">
         <v>41</v>
       </c>
       <c r="Q3" t="n">
         <v>58.93</v>
       </c>
       <c r="R3" t="n">
         <v>60.98</v>
       </c>
       <c r="S3" t="n">
         <v>62.52</v>
       </c>
       <c r="T3" t="n">
         <v>51.64</v>
       </c>
       <c r="U3" t="n">
         <v>53.03</v>
       </c>
       <c r="V3" t="n">
         <v>54.32</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
-        <v>58.93</v>
+        <v>49.56</v>
       </c>
       <c r="Y3" t="n">
         <v>67.32</v>
       </c>
       <c r="Z3" t="n">
         <v>50.53</v>
       </c>
       <c r="AA3" t="n">
-        <v>52.24</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>47</v>
       </c>
       <c r="C4" t="s">
         <v>48</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>33</v>
       </c>
       <c r="H4" t="s">
@@ -2650,51 +2651,51 @@
       <c r="S5" t="n">
         <v>0.0</v>
       </c>
       <c r="T5" t="n">
         <v>26.74</v>
       </c>
       <c r="U5" t="n">
         <v>29.11</v>
       </c>
       <c r="V5" t="n">
         <v>31.0</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>24.16</v>
       </c>
       <c r="Y5" t="n">
         <v>23.86</v>
       </c>
       <c r="Z5" t="n">
         <v>26.23</v>
       </c>
       <c r="AA5" t="n">
-        <v>25.94</v>
+        <v>29.24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
@@ -3305,51 +3306,51 @@
       <c r="P13" t="s">
         <v>41</v>
       </c>
       <c r="Q13" t="n">
         <v>87.14</v>
       </c>
       <c r="R13" t="n">
         <v>90.64</v>
       </c>
       <c r="S13" t="n">
         <v>91.18</v>
       </c>
       <c r="T13" t="n">
         <v>88.34</v>
       </c>
       <c r="U13" t="n">
         <v>90.22</v>
       </c>
       <c r="V13" t="n">
         <v>92.1</v>
       </c>
       <c r="W13" t="s">
         <v>41</v>
       </c>
       <c r="X13" t="n">
-        <v>87.14226813</v>
+        <v>87.87</v>
       </c>
       <c r="Y13" t="n">
         <v>87.7</v>
       </c>
       <c r="Z13" t="n">
         <v>88.15</v>
       </c>
       <c r="AA13" t="n">
         <v>84.93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>93</v>
       </c>
       <c r="B14" t="s">
         <v>94</v>
       </c>
       <c r="C14" t="s">
         <v>95</v>
       </c>
       <c r="D14" t="s">
         <v>30</v>
       </c>
       <c r="E14" t="s">
@@ -4724,52 +4725,52 @@
       </c>
       <c r="S30" t="n">
         <v>43.25</v>
       </c>
       <c r="T30" t="n">
         <v>57.88</v>
       </c>
       <c r="U30" t="n">
         <v>57.93</v>
       </c>
       <c r="V30" t="n">
         <v>58.04</v>
       </c>
       <c r="W30" t="s">
         <v>41</v>
       </c>
       <c r="X30" t="n">
         <v>37.31308816</v>
       </c>
       <c r="Y30" t="n">
         <v>0.0</v>
       </c>
       <c r="Z30" t="n">
         <v>57.88</v>
       </c>
-      <c r="AA30" t="n">
-        <v>5.1</v>
+      <c r="AA30" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>173</v>
       </c>
       <c r="B31" t="s">
         <v>174</v>
       </c>
       <c r="C31" t="s">
         <v>175</v>
       </c>
       <c r="D31" t="s">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>171</v>
       </c>
       <c r="F31" t="s">
         <v>32</v>
       </c>
       <c r="G31" t="s">
         <v>33</v>
       </c>
       <c r="H31" t="s">
@@ -4882,51 +4883,51 @@
       <c r="P32" t="s">
         <v>41</v>
       </c>
       <c r="Q32" t="n">
         <v>41.59</v>
       </c>
       <c r="R32" t="n">
         <v>42.8</v>
       </c>
       <c r="S32" t="n">
         <v>45.67</v>
       </c>
       <c r="T32" t="n">
         <v>44.81</v>
       </c>
       <c r="U32" t="n">
         <v>59.99</v>
       </c>
       <c r="V32" t="n">
         <v>71.5</v>
       </c>
       <c r="W32" t="s">
         <v>41</v>
       </c>
       <c r="X32" t="n">
-        <v>41.59</v>
+        <v>24.03</v>
       </c>
       <c r="Y32" t="n">
         <v>28.26</v>
       </c>
       <c r="Z32" t="n">
         <v>39.46</v>
       </c>
       <c r="AA32" t="n">
         <v>44.96</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>181</v>
       </c>
       <c r="B33" t="s">
         <v>182</v>
       </c>
       <c r="C33" t="s">
         <v>183</v>
       </c>
       <c r="D33" t="s">
         <v>30</v>
       </c>
       <c r="E33" t="s">