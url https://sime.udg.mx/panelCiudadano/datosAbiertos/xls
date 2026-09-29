--- v4 (2026-08-14)
+++ v5 (2026-09-29)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
     <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
     <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2463" uniqueCount="614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2311" uniqueCount="614">
   <si>
     <t>Identificador</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Eje</t>
   </si>
   <si>
     <t>Temática</t>
   </si>
   <si>
     <t>Unidad de Medida</t>
   </si>
   <si>
     <t>Sentido</t>
   </si>
   <si>
     <t>Periodicidad</t>
   </si>
   <si>
@@ -98,148 +98,147 @@
   <si>
     <t>Meta 2028</t>
   </si>
   <si>
     <t>Meta 2031</t>
   </si>
   <si>
     <t>Valor 2021</t>
   </si>
   <si>
     <t>Valor 2022</t>
   </si>
   <si>
     <t>Valor 2023</t>
   </si>
   <si>
     <t>Valor 2024</t>
   </si>
   <si>
     <t>Valor 2025</t>
   </si>
   <si>
     <t>1.1.1.1</t>
   </si>
   <si>
-    <t>Porcentaje de aspirantes admitidos en la UdeG respecto al total de personas que aspiran ingresar a la UdeG (global)</t>
+    <t>Porcentaje de aspirantes admitidos en la UdeG respecto al total de personas que aspiran ingresar a la UdeG (Admisión global)</t>
   </si>
   <si>
     <t>El indicador mide la cantidad de aspirantes admitidos con respecto a los aspirantes que realizaron su trámite completo de admisión para ingresar algún Centro Universitario o plantel del Sistema de Educación Media Superior de la Red Universitaria.</t>
   </si>
   <si>
     <t>1. Formación de calidad para la vida</t>
   </si>
   <si>
     <t>1.1 Educación para todos</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Ascendenete</t>
   </si>
   <si>
     <t>ANUAL</t>
   </si>
   <si>
     <t>Coordinación General de Control Escolar</t>
   </si>
   <si>
     <t>Porcentaje ( a / b )*100</t>
   </si>
   <si>
     <t>PORCENT</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 Aa = Aspirantes admitidos 
 TA = Total de aspirantes 
 </t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>Vigente</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1.1.1.10</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
+    <t>Porcentaje de estudiantes que egresan en un periodo establecido respecto del total de admitidos en la cohorte (Eficiencia terminal global)</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de estudiantes que egresan en el periodo establecido para cada nivel educativo respecto al total de admitidos de la cohorte. En el caso de nivel media superior y posgrado se considera como periodo ideal de egreso el establecido en el dictamen de cada programa educativo, mientras que a nivel pregrado se considera un año adicional al tiempo establecido en el dictámen.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EA = Estudiantes admitidos en la cohorte (global) 
 EC = Estudiantes de la cohorte que concluyen su programa de estudio (global) 
 </t>
   </si>
   <si>
     <t>1.1.1.11</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes de educación media superior que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
+    <t>Porcentaje de estudiantes de educación media superior que egresan en un periodo establecido respecto del total de admitidos en la cohorte (Eficiencia terminal SEMS)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de educación media superior Bachillerato General, Bachillerato Tecnológico y Técnico) del Sistema de Educación Media Superior (SEMS) que logran concluir la totalidad de la malla curricular de su plan de estudios en el periodo establecido en su dictamen, con respecto al total de alumnos que ingresaron en esa misma cohorte (primer ingreso). Este indicador permite conocer el grado de avance o rezago de un objetivo determinado, como es la conclusión oportuna de los estudios.</t>
   </si>
   <si>
     <t>Sistema de Educación Media Superior</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAM = Estudiantes de educación medio superior admitidos en la cohorte 
 ECM = Estudiantes de educación medio superior de la cohorte que concluyen su programa de estudio. 
 </t>
   </si>
   <si>
     <t>1.1.1.12</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes de pregrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
-[...3 lines deleted...]
-Nota: El valor de este indicador se actualizó en agosto de 2026 debido a un reajuste en su cálculo, a partir de la revisión del número de semestres que comprenden las carreras de Medicina y Enfermería.</t>
+    <t>Porcentaje de estudiantes de pregrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (Eficiencia terminal pregrado)</t>
+  </si>
+  <si>
+    <t>Mide la proporción de estudiantes que egresan del nivel de pregrado en el periodo establecido para cada nivel educativo respecto al total de admitidos de la cohorte.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAPr = Estudiantes de pregrado admitidos en la cohorte 
 ECPr = Estudiantes de pregrado de la cohorte que concluyen su programa de estudio 
 </t>
   </si>
   <si>
     <t>1.1.1.13</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes de posgrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (eficiencia terminal)</t>
+    <t>Porcentaje de estudiantes de posgrado que egresan en un periodo establecido respecto del total de admitidos en la cohorte (Eficiencia terminal posgrado)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de posgrado que concluyen su programa académico dentro del periodo ideal establecido por la malla curricular o por el dictamen del programa educativo, en relación con el total de alumnos admitidos en la cohorte correspondiente.
  Este indicador permite evaluar la eficiencia terminal de los programas de posgrado, identificando el grado en que las cohortes estudiantiles cumplen los tiempos formativos previstos de manera institucional.</t>
   </si>
   <si>
     <t>Vicerrectoría Adjunta Académica y de Investigación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAPs = Estudiantes de posgrado admitidos en la cohorte 
 ECPs = Estudiantes de posgrado de la cohorte que concluyen su programa de estudio 
 </t>
   </si>
   <si>
     <t>1.1.1.14</t>
   </si>
   <si>
     <t>Matrícula total de la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la variación anual del total de estudiantes de educación media superior (Bachillerato General, Bachillerato Tecnológico y Profesional Medio), pregrado (Técnico Superior Universitario y Licenciatura) y posgrado (Especialidad, Maestría y Doctorado) que se encuentran activos en alguna escuela de la UdeG al cierre de año que se reporta la información.</t>
   </si>
   <si>
     <t>Estudiantes</t>
@@ -271,145 +270,145 @@
   <si>
     <t xml:space="preserve">Donde: 
 PEA = Programas educativos actualizados 
 PEO = Programas educativos ofertados 
 </t>
   </si>
   <si>
     <t>1.1.1.16</t>
   </si>
   <si>
     <t>Porcentaje de programas educativos de calidad respecto del total de programas educativos evaluables</t>
   </si>
   <si>
     <t>Mide la proporción de programas educativos de pregrado y posgrado con acreditación y/o reconocimiento o excelencia otorgados por sistemas de evaluación internos o externos, respecto del total de programas de pregrado y posgrado ofertados.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PER = Programas educativos de pregrado y posgrado reconocidos por su calidad 
 PE = Total de programas educativos de pregrado y posgrado evaluables 
 </t>
   </si>
   <si>
     <t>1.1.1.2</t>
   </si>
   <si>
-    <t>Porcentaje de aspirantes a nivel media superior admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación media superior.</t>
+    <t>Porcentaje de aspirantes a nivel media superior admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación media superior (Admisión Media Superior)</t>
   </si>
   <si>
     <t>Mide la proporción de las personas que son admitidas para cursar la educación media superior Bachillerato General, Bachillerato Tecnológico y Técnico, en el Sistema de Educación Media Superior (SEMS) de la Universidad de Guadalajara, en relación con el número total de aspirantes que solicitaron ingreso a dicho nivel en el periodo reportado.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 AaM = Aspirantes admitidos a educación media superior 
 TAM = Total de aspirantes a educación media superior 
 </t>
   </si>
   <si>
     <t>1.1.1.3</t>
   </si>
   <si>
-    <t>Porcentaje de aspirantes a nivel licenciatura admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación superior nivel licenciatura</t>
+    <t>Porcentaje de aspirantes a nivel licenciatura admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación superior nivel licenciatura (Admisión pregrado)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes que son admitidos al nivel pregrado en la Universidad de Guadalajara por ciclo escolar, con respecto al total de aspirantes a la Universidad para cursar licenciatura en el mismo ciclo escolar.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 AaPr = Aspirantes a educación pregrado admitidos en la UdeG. 
 TAPr = Total de personas que aspiran ingresar  a estudiar su licenciatura en la UdeG. 
 </t>
   </si>
   <si>
     <t>1.1.1.4</t>
   </si>
   <si>
-    <t>Porcentaje de aspirantes a nivel posgrado admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación superior nivel posgrado</t>
+    <t>Porcentaje de aspirantes a nivel posgrado admitidos respecto al total de personas que aspiran ingresar a la Universidad para cursar su educación superior nivel posgrado (Admisión posgrado)</t>
   </si>
   <si>
     <t>Mide el porcentaje de aspirantes a programas de posgrado que resultan admitidos en la Universidad de Guadalajara respecto del total de personas que participan en el proceso de aspiración para ingresar a este nivel educativo durante el periodo que se reporta.
  El indicador permite identificar la proporción de solicitantes que cumplen con los requisitos de ingreso y obtienen un lugar disponible en los programas de posgrado, reflejando la relación entre la demanda y la capacidad de admisión institucional.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 AaPs = Aspirantes a cursar  su posgrado admitidos en la UdeG. 
 TaPs = Total de personas que aspiran ingresar a estudiar su posgrado en la UdeG. 
 </t>
   </si>
   <si>
     <t>1.1.1.5</t>
   </si>
   <si>
-    <t>Porcentaje de alumnos que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte (global)</t>
+    <t>Porcentaje de alumnos que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte (Retención global)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de nivel posgrado, pregrado y media superior que registran materias en el tercer ciclo escolar respecto al total de estudiantes que ingresaron en la cohorte de los niveles de educación señalados.</t>
   </si>
   <si>
     <t>Coordinación General de Planeación y Evaluación</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAa = Estudiantes activos después de un año de ingresar 
 EA = Estudiantes admitidos en la cohorte 
 </t>
   </si>
   <si>
     <t>1.1.1.6</t>
   </si>
   <si>
-    <t>Porcentaje de alumnos de educación media superior que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte.</t>
+    <t>Porcentaje de alumnos de educación media superior que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte (Retención SEMS)</t>
   </si>
   <si>
     <t>Mide la proporción de las y los estudiantes de educación media superior (Bachillerato General, Bachillerato Tecnológico y Técnico) del Sistema de Educación Media Superior (SEMS) que se encuentran activos y que ingresaron 2 semestres o 4 cuatrimestres antes del periodo que se reporta.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAaM = Estudiantes de educación medio superior admitidos en la cohorte. 
 EAM = Estudiantes de educación medio superior de la cohorte que se mantienen activos un año después de haber ingresado. 
 </t>
   </si>
   <si>
     <t>1.1.1.7</t>
   </si>
   <si>
-    <t>Porcentaje de alumnos de pregrado que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte.</t>
+    <t>Porcentaje de alumnos de pregrado que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte (Retención pregrado)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes que registran materias en el tercer ciclo escolar respecto al total de estudiantes que ingresaron en la cohorte.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAaPr = Estudiantes de pregrado admitidos en la cohorte. 
 EAPr = Estudiantes de pregrado de la cohorte que se mantienen activos un año después de haber ingresado. 
 </t>
   </si>
   <si>
     <t>1.1.1.8</t>
   </si>
   <si>
-    <t>Porcentaje de alumnos de posgrado que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+    <t>Porcentaje de alumnos de posgrado que se mantienen activos un año después de haber ingresado respecto al total de admitidos en la cohorte (Retención posgrado)</t>
   </si>
   <si>
     <t>Mide la proporción de alumnos de posgrado que, un año después de haber ingresado a la Universidad de Guadalajara, continúan activos respecto al total de estudiantes admitidos en la cohorte correspondiente. Se consideran como alumnos activos aquellos que transitan académicamente de manera regular o participan en programas de intercambio académico durante el periodo reportado. Para su cálculo, se toma como referencia la cohorte de ingreso correspondiente a dos semestres previos al ciclo que se reporta.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAaPs = Estudiantes  de posgrado activos después de un año de ingresar 
 EAPs = Estudiantes de posgrado admitidos en la cohorte 
 </t>
   </si>
   <si>
     <t>1.1.1.9</t>
   </si>
   <si>
     <t>Total de programas presenciales, no presenciales, mixtos y dual</t>
   </si>
   <si>
     <t>Este indicador mide la cantidad de programas educativos impartidos en la Universidad de Guadalajara que se imparten en modalidad escolarizada presencial, escolarizada en línea o virtual , mixta y dual.</t>
   </si>
   <si>
     <t>Programas</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 Pp + PN + PM + PD = Pp = Programas educativos presenciales PN = Programas educativos no presenciales PM = Programas educativos mixtos PD = Programas educativos dual 
@@ -590,143 +589,142 @@
 PADI = Participantes en actividades de desarrollo integral 
 </t>
   </si>
   <si>
     <t>1.4.1.2</t>
   </si>
   <si>
     <t>Porcentaje de estudiantes de pregrado que obtuvieron créditos de formación integral respecto al total de estudiantes de pregrado</t>
   </si>
   <si>
     <t>Mide el crecimiento anual estudiantes de pregrado que obtuvieron créditos de formación integral respecto al total de estudiantes de pregrado que se encuentran activos en un año determinado.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EPrC = Estudiantes de pregrado que obtuvieron créditos de formación integral 
 EPr = Total de estudiantes de pregrado 
 </t>
   </si>
   <si>
     <t>1.4.1.3</t>
   </si>
   <si>
     <t>Porcentaje de programas de estudio de pregrado que incorporen la formación integral respecto al total de programas de estudio de pregrado</t>
   </si>
   <si>
-    <t>Mide la proporción de programas de estudio de pregrado que incorporan la formación integral respecto al total. 
- Nota: Para facilitar la identificación de los programas de estudio de pregrado que incorporan la formación integral, es importante describir claramente sus características que faciliten su identificación.</t>
+    <t>Mide la proporción de programas de estudio de pregrado que incorporan la formación integral respecto al total.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 Ppr = Programas de estudio de pregrado 
 PprF = Programas educativos de pregrado que incorporen formación integral 
 </t>
   </si>
   <si>
     <t>1.5.1.1</t>
   </si>
   <si>
     <t>Porcentaje de egresados que se incorporan al ámbito laboral y/o profesional en un período máximo de 18 meses después de haber concluido sus estudios respecto al total de egresados por año</t>
   </si>
   <si>
     <t>Mide la proporción de egresados de nivel medio superior (bachillerato técnico y tecnólogo profesional), pregrado y posgrado que participan en la encuesta anual de egresados que aplica la Coordinación de Egresados y Ex Alumnos (CEEXA) de la Coordinación General de Vinculación (CGV), que señalaron haberse incorporando al ámbito laboral y/o profesional en un período máximo de 18 meses después de haber concluido sus estudios, respecto al total de egresados que participan en la encuesta.</t>
   </si>
   <si>
     <t>1.5 De la vida universitaria a la profesional</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EIL = Egresados que manifiestan haberse incorporado al ámbito laboral y/o profesión en un período máximo de 18 meses 
 EPe = Egresados que participan en la encuesta de egreso aplicada por la Coordinación de Egresados y Ex Alumnos 
 </t>
   </si>
   <si>
     <t>1.5.1.2</t>
   </si>
   <si>
     <t>Porcentaje de egresados que acreditan la evaluación externa EGEL respecto al total de egresados que aplican la evaluación externa EGEL</t>
   </si>
   <si>
-    <t>Mide el porcentaje anual de estudiantes que obtienen un resultado Satisfactorio o Sobresaliente en el Examen General de Egreso para la Licenciatura (EGEL) con relación al total de estudiantes que realizaron el EGEL</t>
+    <t>Mide el porcentaje anual de estudiantes que obtienen un resultado Satisfactorio o Sobresaliente en el Examen General de Egreso para la Licenciatura (EGEL) con relación al total de estudiantes que realizaron el EGEL.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAeg = Estudiantes que obtienen un resultado satisfactorio o sobresaliente en  el EGEL 
 EPeg = Estudiantes que participan en el EGEL 
 </t>
   </si>
   <si>
     <t>1.5.1.3</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes titulados respecto al total de egresados por cohorte (global)</t>
+    <t>Porcentaje de estudiantes titulados respecto al total de egresados por cohorte (Titulación global)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes, que habiendo ingresado en una cohorte específica de la UdeG, han egresado (concluido el 100% de los créditos) y han cumplido con todos los requisitos administrativos y académicos de titulación para obtener el grado correspondiente.
-En el caso de nivel medio superior (bachilleratos tecnológicos y tecnólogos profesionales) se considera el periodo establecido en cada programa educativo como periodo ideal de titulación, para pregrado se consideran 2 años adicionales al establecido en el dictamen de cada Programa Educativo, mientras que para posgrado se considera 1 año adicional al periodo establecido en cada programa educativo de este nivel.</t>
+Mide la proporción de estudiantes, que habiendo ingresado en una cohorte específica de la UdeG, han egresado (concluido el 100% de los créditos) y han cumplido con todos los requisitos administrativos y académicos de titulación para obtener el grado correspondiente.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EeC = Estudiantes egresados de la cohorte 
 ETC = Estudiantes titulados de la cohorte 
 </t>
   </si>
   <si>
     <t>1.5.1.4</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes titulados de Bachillerato Técnico y Tecnólogo respecto al total de egresados por cohorte</t>
+    <t>Porcentaje de estudiantes titulados de Bachillerato Técnico y Tecnólogo respecto al total de egresados por cohorte (Titulación SEMS)</t>
   </si>
   <si>
     <t>Mide la proporción de las y los estudiantes de educación media superior en la modalidad de Bachillerato Técnico y Tecnológico del Sistema de Educación Media Superior (SEMS) que logran obtener su título o documento de terminación de estudios profesionales de nivel medio superior, en relación con el total de egresados que conforman la cohorte que concluyó sus estudios en el periodo establecido.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EeCtt = Estudiantes egresados de Bachillerato Técnico y Tecnólogo de la cohorte 
 ETCtt = Estudiantes titulados de Bachillerato Técnico y Tecnólogo de la cohorte 
 </t>
   </si>
   <si>
     <t>1.5.1.5</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes titulados de pregrado y Técnico Superior Universitario respecto al total de egresados por cohorte</t>
+    <t>Porcentaje de estudiantes titulados de pregrado y Técnico Superior Universitario respecto al total de egresados por cohorte (Titulación pregrado)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes egresados de pregrado y Técnico Superior Universitario que se titulan de acuerdo con el periodo establecido para cada nivel educativo.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EeCPrt = Estudiantes egresados de pregrado y Técnico Superior Universitario de la cohorte 
 ETCPrt = Estudiantes titulados de pregrado y Técnico Superior Universitario de la cohorte 
 </t>
   </si>
   <si>
     <t>1.5.1.6</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes titulados de posgrado respecto al total de egresados por cohorte</t>
+    <t>Porcentaje de estudiantes titulados de posgrado respecto al total de egresados por cohorte (Titulación posgrado)</t>
   </si>
   <si>
     <t>Este indicador muestra la proporción de estudiantes de posgrado (Maestría, Especialidad y Doctorado) de una cohorte determinada que se encuentran con estatus de "Titulado" en el Sistema de Información y Administración Universitaria (SIIAU) y cuya titulación se realizó a partir de la conclusión de su programa de posgrado en el tiempo establecido en el dictamen o malla curricular o 12 meses posteriores.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EeCPs = Estudiantes egresados de posgrado de la cohorte 
 ETCPs = Estudiantes titulados de posgrado de la cohorte 
 </t>
   </si>
   <si>
     <t>1.5.1.7</t>
   </si>
   <si>
     <t>Total de egresados que participan en programas de educación continua</t>
   </si>
   <si>
     <t>Mide la cantidad de egresados que se inscriben, cursan y terminan un programa de educación continua. Se entenderá por educación continua los cursos y diplomados ofertados en la Red Universitaria como una opción educativa fuera del sistema formal y con mayor flexibilidad en sus programas, así como contenidos y métodos innovadores que tenga por objetivo la profesionalización en un área específica.</t>
   </si>
   <si>
     <t>Egresados</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EPeC = Total de egresados que participan en programas de educación continua 
@@ -772,51 +770,51 @@
   </si>
   <si>
     <t>2.1.1.3</t>
   </si>
   <si>
     <t>Índice H institucional</t>
   </si>
   <si>
     <t>Mide la calidad, el impacto y la productividad acumulada de la investigación de la Universidad de Guadalajara. El Índice H es el número h de artículos publicados por la institución que han recibido al menos h citas cada uno. Un índice H alto significa que la Universidad de Guadalajara no solo produce una gran cantidad de artículos, sino que estos son consistentemente citados por otros investigadores, demostrando su relevancia en la comunidad científica global.</t>
   </si>
   <si>
     <t>Índice</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 Ph = Publicaciones con al menos h citas 
 </t>
   </si>
   <si>
     <t>2.1.1.4</t>
   </si>
   <si>
     <t>Total de estudiantes que participan en programas de investigación temprana</t>
   </si>
   <si>
-    <t>Mide la cantidad total de estudiantes que participan en programas de investigación temprana durante el periodo que se reporta. Se consideran únicamente los participantes registrados oficialmente en la convocatoria DELFIN.</t>
+    <t>Mide la cantidad total de estudiantes que participan en programas de investigación temprana durante el periodo que se reporta. Se consideran únicamente los participantes registrados oficialmente en la convocatoria DELFIN.  Apoyo a las condiciones de producción de miembros del SNII (PROSNII MODALIDAD 2) y Becarios en Investigación.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EPIT = Estudiantes que participan en programas de investigación temprana 
 </t>
   </si>
   <si>
     <t>2.1.1.5</t>
   </si>
   <si>
     <t>Total de proyectos de investigación con financiamiento externo desarrollados</t>
   </si>
   <si>
     <t>Este indicador registra el total de proyectos de investigación que reciben financiamiento de organismos e instituciones externas a la Universidad de Guadalajara que son administrados por la Vicerrectoría Adjunta Académica y de Investigación (VAAI), a través de la Coordinación de Investigación (CI).</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PIFE = Proyectos de investigación con financiamiento externo desarrollados 
 </t>
   </si>
   <si>
     <t>2.1.1.6</t>
   </si>
   <si>
     <t>Porcentaje del personal académico con doctorado en relación al total del personal académico</t>
@@ -1020,51 +1018,51 @@
   <si>
     <t>Este indicador refleja el número de espacios equipados disponibles en la Red Universitaria para brindar servicios de emprendimiento. Se consideran como espacios equipados aquellos Centros de Emprendimiento e Innovación (CEI) que cuentan con la infraestructura, mobiliario, herramientas, tecnología y recursos necesarios para ofrecer servicios como cursos, talleres, asesorías, diplomados, incubación y vinculación con instituciones públicas y privadas.
  La variación anual permite identificar el crecimiento o disminución de la infraestructura destinada al emprendimiento, tomando como referencia únicamente los espacios registrados oficialmente por la Vicerrectoría Adjunta Académica y de Investigación (VAAI) y la Unidad de Centros de Emprendimiento e Innovación (UCEI) con corte a diciembre de cada año.</t>
   </si>
   <si>
     <t>Espacios</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CEI = Espacios equipados para brindar servicios de emprendimiento 
 </t>
   </si>
   <si>
     <t>3.1.1.1</t>
   </si>
   <si>
     <t>Número de personas beneficiadas de los servicios comunitarios que presta la Red Universitaria</t>
   </si>
   <si>
     <t>Mide la cantidad  de población que se beneficia con uno o más servicios universitarios que brinda la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>3. De la mano con la sociedad</t>
   </si>
   <si>
-    <t>3.1 Cercanos a la sociedad</t>
+    <t>3.1 Cercanos con la sociedad</t>
   </si>
   <si>
     <t>Personas</t>
   </si>
   <si>
     <t>Coordinación General de Extensión y Difusión Cultural</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PBSU = Personas beneficiadas de los servicios comunitarios que presta la Red Universitaria 
 </t>
   </si>
   <si>
     <t>3.1.1.2</t>
   </si>
   <si>
     <t>Total de servicios universitarios que brinda la Universidad de Guadalajara</t>
   </si>
   <si>
     <t>Mide la cantidad de servicios universitarios que se brindan en toda la Red Universitaria.</t>
   </si>
   <si>
     <t>Servicios</t>
   </si>
   <si>
@@ -1189,51 +1187,51 @@
   </si>
   <si>
     <t>Número de redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad</t>
   </si>
   <si>
     <t>Mide el número de redes de investigación nacionales e internacionales que cuentan con registro institucional vigente en la Universidad de Guadalajara y cuya existencia y operación se encuentra acreditada mediante actas, minutas, relatorías, convenios, planes de trabajo, informes de actividades y evidencia de proyectos o productos conjuntos.  Las redes acreditadas por la UdeG deberán demostrar documentalmente su existencia y funcionamiento con los siguientes criterios: 1. Participación de personal académico adscrito a la Universidad de Guadalajara, 2. Objetivo común de investigación, desarrollo tecnológico, innovación o generación de conocimiento y 3. Evidencia documental de su funcionamiento vigente.</t>
   </si>
   <si>
     <t>Redes</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 RNIU = Redes nacionales e internacionales de innovación, investigación y educación en las que participa la Universidad 
 </t>
   </si>
   <si>
     <t>3.3.1.1</t>
   </si>
   <si>
     <t>Porcentaje de residuos clasificados para su posterior reciclaje o tratamiento</t>
   </si>
   <si>
     <t>Indica la relación porcentual entre el total de residuos sólidos desechados por la comunidad universitaria, respecto a los residuos sólidos que son clasificados por la Universidad de Guadalajara para algún proceso posterior de reciclaje, aprovechamiento o tratamiento final.</t>
   </si>
   <si>
-    <t>3.3 Universidad verde</t>
+    <t>3.3 Universidad verde (transversal)</t>
   </si>
   <si>
     <t>Vicerrectoría Adjunta Administrativa</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 RC = Kilogramos de residuos clasificados 
 RG = Kilogramos de residuos generados 
 </t>
   </si>
   <si>
     <t>3.3.1.2</t>
   </si>
   <si>
     <t>Consumo de energía de fuentes no convencionales per cápita (kWh)</t>
   </si>
   <si>
     <t>Este indicador mide el consumo de energía renovable en kWh per cápita de todos los miembros de la Red, producida en las instalaciones de la Universidad de Guadalajara que cuentan con algún tipo de proyecto de generación avalado por la Coordinación de Sostenibilidad de la Vicerrectoría Adjunta Administrativa (VAA).</t>
   </si>
   <si>
     <t>Kilovatio-hora</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CENc / CU = CENc = Consumo de energía de fuentes no convencionales (kWh) CU = Comunidad Universitaria 
@@ -1298,55 +1296,56 @@
   </si>
   <si>
     <t>Este indicador cuantifica los programas de movilidad urbana sustentable escolar implementados en la Red Universitaria y que comprende los siguientes conceptos: infraestructura peatonal, infraestructura ciclista, servicios de transporte público y escolar, seguridad vial y electromovilidad en los centros universitarios y centros de educación media superior de la red, con enfoque de equidad, inclusión, perspectiva de género y sustentabilidad</t>
   </si>
   <si>
     <t>Instituto de Investigación de Movilidad Urbana Sustentable</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PMS = Programas de movilidad sustentable 
 </t>
   </si>
   <si>
     <t>4.1.1.1</t>
   </si>
   <si>
     <t>Porcentaje de la comunidad universitaria que tiene una percepción favorable de bienestar respecto al total de participantes en la encuesta (Encuesta de percepción de bienestar de la comunidad universitaria)</t>
   </si>
   <si>
     <t>Mide la percepción de bienestar de la comunidad universitaria a partir de las preguntas correspondientes al tema de bienestar incluidas en la Encuesta de Experiencia Universitaria. El puntaje global se calcula mediante la sumatoria y el promedio ponderado de los porcentajes de respuestas clasificadas como Bueno y Excelente.</t>
   </si>
   <si>
     <t>4. Cultura que nos une</t>
   </si>
   <si>
-    <t>4.1 Bienestar universitario</t>
+    <t>4.1 Bienestar universitario (transversal)</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
-CUPFE /  CUE = CUPFE = Comunidad universitaria que tiene una percepción favorable de bienestar CUE = Comunidad universitaria participante 
+TR = Total de respuestas 
+TrBE = Total de respuestas Bueno y Excelente 
 </t>
   </si>
   <si>
     <t>4.1.1.10</t>
   </si>
   <si>
     <t>Campañas de prevención de la salud implementadas</t>
   </si>
   <si>
     <t>Mide el número de campañas de prevención y promoción de la salud realizadas por la Coordinación General de Recursos Humanos a través del Sistema Institucional de Seguridad, Salud y Medio Ambiente (SISSMA), dirigidas a la comunidad universitaria durante el periodo que se reporta.</t>
   </si>
   <si>
     <t>Campañas</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CPSI = Campañas de prevención de la salud implementadas 
 </t>
   </si>
   <si>
     <t>4.1.1.11</t>
   </si>
   <si>
     <t>Personas de la comunidad universitaria beneficiadas con programas de bienestar ofrecidos por la Red Universitaria</t>
   </si>
@@ -1360,120 +1359,120 @@
     <t xml:space="preserve">Donde: 
 CUBPb = Personas de la comunidad universitaria beneficiadas con programas de bienestar ofrecidos por la Red Universitaria 
 </t>
   </si>
   <si>
     <t>4.1.1.12</t>
   </si>
   <si>
     <t>Personas beneficiadas con acciones de acuerdo a la política de cuidados</t>
   </si>
   <si>
     <t>Mide el número de personas beneficiadas mediante acciones implementadas en el marco del modelo universitario de cuidados tales como sensibilización y formación, servicios e infraestructura de cuidados, comunicación para el cambio cultural que desarrolla corresponsabilidad social y de género, así como la investigación y generación de datos, y la transformación de los marcos regulatorios.</t>
   </si>
   <si>
     <t>Defensoría de los Derechos Universitarios</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 PBAp = Personas beneficiadas con acciones de acuerdo a la política de cuidados 
 </t>
   </si>
   <si>
     <t>4.1.1.2</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes que abandonan la universidad un año después de haber ingresado respecto al total de admitidos en la cohorte (global)</t>
+    <t>Porcentaje de estudiantes que abandonan la universidad un año después de haber ingresado respecto al total de admitidos en la cohorte (No activos global)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de nivel posgrado, pregrado y media superior que no se encuentran activos un año después de haber ingresado respecto al total de admitidos de la cohorte de los niveles educativos señalados. Se considera estudiante activo a todos aquellos que transitan académicamente de manera regular y que registran unidades de aprendizaje o se encuentran en intercambio en el año que se reporta.</t>
   </si>
   <si>
     <t>Descendente</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAC = Estudiantes admitidos en la cohorte 
 ECAa = Estudiantes que se encuentran NO activos un año después de haber ingresado 
 </t>
   </si>
   <si>
     <t>4.1.1.3</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes de educación media superior que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+    <t>Porcentaje de estudiantes de educación media superior que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte (Abandono escolar SEMS)</t>
   </si>
   <si>
     <t>Mide la proporción de las y los estudiantes de educación media superior (Bachillerato General, Bachillerato Tecnológico y Técnico) del Sistema de Educación Media Superior (SEMS) que son clasificados como baja definitiva o temporal y que, por lo tanto, abandonan sus estudios durante el primer año (2 semestres o 4 cuatrimestres) posterior a su ingreso, respecto al total de estudiantes admitidos en esa misma cohorte. Este indicador refleja el rezago en la permanencia educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EACM = Estudiantes admitidos en la cohorte 
 ECAaM = Estudiantes de educación media superior que abandonan la escuela un año después de haber ingresado 
 </t>
   </si>
   <si>
     <t>4.1.1.4</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes de pregrado que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+    <t>Porcentaje de estudiantes de pregrado que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte (No activos pregrado)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de nivel superior que no se encuentran activos un año después de haber ingresado respecto al total de admitidos de la cohorte del nivel educativo señalado. Se considera estudiante activo a todos aquellos que transitan académicamente de manera regular y que registran unidades de aprendizaje o se encuentran en intercambio en el año que se reporta.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 ECAaPr = Estudiantes  de pregrado que se encuentran NO activos un año después de haber ingresado 
 EACPr = Estudiantes admitidos en la cohorte 
 </t>
   </si>
   <si>
     <t>4.1.1.5</t>
   </si>
   <si>
-    <t>Porcentaje de estudiantes de posgrado que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte</t>
+    <t>Porcentaje de estudiantes de posgrado que abandonan la escuela un año después de haber ingresado respecto al total de admitidos en la cohorte (No activos posgrado)</t>
   </si>
   <si>
     <t>Mide la proporción de estudiantes de nivel posgrado que no se encuentran activos un año después de haber ingresado respecto al total de admitidos de la cohorte del nivel educativo señalado. Se considera estudiante activo a todos aquellos que transitan académicamente de manera regular y que registran unidades de aprendizaje o se encuentran en intercambio en el año que se reporta.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 ECAaPs = Estudiantes  de posgrado que se encuentran NO activos un año después de haber ingresado 
 EACPs = Estudiantes admitidos en la cohorte 
 </t>
   </si>
   <si>
     <t>4.1.1.6</t>
   </si>
   <si>
     <t>Actos de violencia registrados en la comunidad universitaria</t>
   </si>
   <si>
     <t>Mide el número de actos de violencia formalmente reportados en la Red Universitaria, a través de la Red de Primeros Contactos conforme al PPASE, así como las quejas formalizadas por actos de vulneración de derechos universitarios ante la DDU. Considera únicamente los casos documentados bajo los mecanismos institucionales vigentes.</t>
   </si>
   <si>
-    <t>Asuntos</t>
+    <t>Actos</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 AVR = Actos de violencia registrados en la comunidad universitaria 
 </t>
   </si>
   <si>
     <t>4.1.1.7</t>
   </si>
   <si>
     <t>Personas de la comunidad universitaria que recibieron asesoría psicológica</t>
   </si>
   <si>
     <t>Mide la cantidad de personas de la comunidad universitaria que recibieron asesoría psicológica por el Sistema Institucional de Salud, Seguridad y Medio Ambiente (SISSMA) o cualquier otra dependencia de Red Universitaria.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 CUAP = Personas de la comunidad universitaria que recibieron asesoría psicológica 
 </t>
   </si>
   <si>
     <t>4.1.1.8</t>
   </si>
   <si>
     <t>Población estudiantil que recibió atención médica ofrecida por la Red Universitaria</t>
@@ -1485,85 +1484,86 @@
     <t xml:space="preserve">Donde: 
 PEAM = Población estudiantil que recibió atención médica ofrecida por la Red Universitaria 
 </t>
   </si>
   <si>
     <t>4.1.1.9</t>
   </si>
   <si>
     <t>Estudiantes que reciben apoyo alimentario</t>
   </si>
   <si>
     <t>Mide el número de estudiantes beneficiados por los programas de apoyo alimentario impulsados por cada Centro Universitario y Escuela Preparatoria, como parte del eje Bienestar Universitario. Refleja el alcance real de la política de bienestar al contribuir a la seguridad alimentaria, permanencia escolar y desarrollo integral del estudiantado.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EAa = Estudiantes que reciben apoyo alimentario 
 </t>
   </si>
   <si>
     <t>4.2.1.1</t>
   </si>
   <si>
     <t>Personas que asisten a eventos artísticos y culturales desarrollados por la Red Universitaria</t>
   </si>
   <si>
-    <t>Mide la cantidad de asistentes (miembros de la comunidad universitaria y sociedad en general) a las actividades artísticas o culturales producidas o presentadas en la Red Universitaria.</t>
+    <t>Mide la cantidad de asistentes (miembros de la comunidad universitaria y sociedad en general) a las actividades artísticas o culturales organizadas, producidas o presentadas por las entidades de la Red Universitaria.
+El conteo se realiza por evento o función, por lo que una misma persona puede ser contabilizada más de una vez si asiste a eventos distintos o múltiples funciones. No se consideran actividades académicas sin componente artístico-cultural, eventos internos sin público y producción artística sin exhibición pública.</t>
   </si>
   <si>
     <t>4.2 Cultura para todos</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 AEaC = Personas que asisten a eventos artísticos y culturales desarrollados por la Red Universitaria 
 </t>
   </si>
   <si>
     <t>4.2.1.2</t>
   </si>
   <si>
     <t>Actividades culturales y artísticas abiertas a la sociedad en general</t>
   </si>
   <si>
-    <t>Mide la cantidad de actividades culturales y artísticas producidas o presentadas por la Red Universitaria abiertas a público en general, incluyendo eventos gratuitos o con costo.</t>
+    <t>Cuantifica las actividades culturales y artísticas producidas o presentadas por la Red Universitaria, con el propósito de fomentar el acceso, la participación y el disfrute de la vida cultural. Se consideran actividades gratuitas o con costo. No se consideran actividades académicas sin componente artístico-cultural, eventos internos sin público y producción artística sin exhibición pública.</t>
   </si>
   <si>
     <t>Actividades</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 AaCSG = Actividades culturales y artísticas abiertas a la sociedad en general 
 </t>
   </si>
   <si>
     <t>4.2.1.3</t>
   </si>
   <si>
     <t>Eventos artísticos y culturales realizados fuera del Área Metropolitana de Guadalajara</t>
   </si>
   <si>
-    <t>Mide la cantidad de eventos artísticos y culturales organizados, producidos o presentados por la Coordinación General de Extensión y Difusión Cultural en sedes regionales, municipios o localidades fuera del Área Metropolitana de Guadalajara.</t>
+    <t>Mide la cantidad de actividades artísticas y culturales organizadas con público, producidas o presentadas por las entidades de la Red Universitaria en sedes regionales, municipios, localidades rurales o semiurbanas, y espacios culturales externos fuera del Área Metropolitana de Guadalajara. No se consideran actividades académicas sin componente artístico-cultural, eventos internos sin público y producción artística sin exhibición pública.</t>
   </si>
   <si>
     <t>Eventos</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 EaCFAMG = Eventos artísticos y culturales realizados fuera del Área Metropolitana de Guadalajara 
 </t>
   </si>
   <si>
     <t>4.3.1.1</t>
   </si>
   <si>
     <t>Creadores artísticos universitarios adscritos al Sistema Nacional de Creadores de Arte (SNCA)</t>
   </si>
   <si>
     <t>Mide la cantidad de integrantes de la comunidad universitaria que forman parte del Sistema Nacional de Creadores de Arte.</t>
   </si>
   <si>
     <t>4.3 Creatividad artística</t>
   </si>
   <si>
     <t>Creadores</t>
   </si>
   <si>
@@ -1643,55 +1643,55 @@
   <si>
     <t>5.1.1.2</t>
   </si>
   <si>
     <t>Porcentaje de sesiones de órganos colegiados con actas publicadas</t>
   </si>
   <si>
     <t>Proporción de sesiones celebradas por el pleno H. Consejo General Universitario que cuentan con su acta correspondiente formalizada, aprobada y disponible para consulta pública.</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 Ap = Actas Publicadas 
 SOC = Sesiones de Órganos Colegiados 
 </t>
   </si>
   <si>
     <t>5.2.1.1</t>
   </si>
   <si>
     <t>Porcentaje del personal académico y administrativo que participa en actividades de formación y capacitación al menos una vez al año respecto al total del personal académico y administrativo</t>
   </si>
   <si>
     <t>Mide la proporción del personal académico y administrativo que participó en al menos una actividad de formación o capacitación desarrollada por la Coordinación para el Desarrollo del Personal Universitario (CODEPU) durante el año que se reporta.</t>
   </si>
   <si>
-    <t>5.2 Profesionalizar para transformar</t>
+    <t>5.2 Profesionalizar para transformar (transversal)</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
-PaF = Porcentaje del personal académico y administrativo que participa en actividades de formación y capacitación al menos una vez al año 
+PaF = Personal académico y administrativo que participa en actividades de formación y capacitación al menos una vez al año 
 PaT = Total de Personal Académico y Aadministrativo 
 </t>
   </si>
   <si>
     <t>5.3.1.1</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de las metas comprometidas del Plan de Desarrollo Institucional</t>
   </si>
   <si>
     <t>Mide la proporción de las metas institucionales del Plan de Desarrollo Institucional que han sido cumplidas al 100% al finalizar el año de medición, respecto al total de metas que fueron comprometidas y establecidas en dicho Plan.</t>
   </si>
   <si>
     <t>5.3 Gestión para resultados</t>
   </si>
   <si>
     <t xml:space="preserve">Donde: 
 McPDI = Metas comprometidas del Plan de Desarrollo Institucional. 
 McumpPDI = Metas cumplidas del Plan de Desarrollo Institucional. 
 </t>
   </si>
   <si>
     <t>5.3.1.2</t>
   </si>
   <si>
@@ -2479,57 +2479,57 @@
       <c r="Q3" t="n">
         <v>58.93</v>
       </c>
       <c r="R3" t="n">
         <v>60.98</v>
       </c>
       <c r="S3" t="n">
         <v>62.52</v>
       </c>
       <c r="T3" t="n">
         <v>51.64</v>
       </c>
       <c r="U3" t="n">
         <v>53.03</v>
       </c>
       <c r="V3" t="n">
         <v>54.32</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>49.56</v>
       </c>
       <c r="Y3" t="n">
-        <v>67.32</v>
+        <v>46.62</v>
       </c>
       <c r="Z3" t="n">
         <v>50.53</v>
       </c>
       <c r="AA3" t="n">
-        <v>53.45</v>
+        <v>53.53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>47</v>
       </c>
       <c r="C4" t="s">
         <v>48</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>33</v>
       </c>
       <c r="H4" t="s">
@@ -2952,79 +2952,79 @@
       </c>
       <c r="I9" t="s">
         <v>70</v>
       </c>
       <c r="J9" t="s">
         <v>36</v>
       </c>
       <c r="K9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="n">
         <v>450.0</v>
       </c>
       <c r="N9" t="n">
         <v>77.05</v>
       </c>
       <c r="O9" t="s">
         <v>40</v>
       </c>
       <c r="P9" t="s">
         <v>41</v>
       </c>
-      <c r="Q9" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q9" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R9" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S9" t="n">
+        <v>0.0</v>
       </c>
       <c r="T9" t="n">
         <v>77.05</v>
       </c>
       <c r="U9" t="n">
         <v>79.23</v>
       </c>
       <c r="V9" t="n">
         <v>81.93</v>
       </c>
       <c r="W9" t="s">
         <v>41</v>
       </c>
-      <c r="X9" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X9" t="n">
+        <v>67.72</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>77.24</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>71.17</v>
       </c>
       <c r="AA9" t="n">
         <v>71.8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>76</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" t="s">
         <v>78</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>32</v>
       </c>
       <c r="G10" t="s">
@@ -3475,54 +3475,54 @@
       <c r="Q15" t="n">
         <v>0.0</v>
       </c>
       <c r="R15" t="n">
         <v>0.0</v>
       </c>
       <c r="S15" t="n">
         <v>0.0</v>
       </c>
       <c r="T15" t="n">
         <v>81.48</v>
       </c>
       <c r="U15" t="n">
         <v>84.67</v>
       </c>
       <c r="V15" t="n">
         <v>87.98</v>
       </c>
       <c r="W15" t="s">
         <v>41</v>
       </c>
       <c r="X15" t="n">
         <v>76.14</v>
       </c>
       <c r="Y15" t="n">
-        <v>79.85</v>
+        <v>78.7</v>
       </c>
       <c r="Z15" t="n">
-        <v>81.62</v>
+        <v>81.48</v>
       </c>
       <c r="AA15" t="n">
         <v>80.34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>101</v>
       </c>
       <c r="B16" t="s">
         <v>102</v>
       </c>
       <c r="C16" t="s">
         <v>103</v>
       </c>
       <c r="D16" t="s">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16" t="s">
@@ -3555,57 +3555,57 @@
       <c r="P16" t="s">
         <v>41</v>
       </c>
       <c r="Q16" t="n">
         <v>0.0</v>
       </c>
       <c r="R16" t="n">
         <v>0.0</v>
       </c>
       <c r="S16" t="n">
         <v>0.0</v>
       </c>
       <c r="T16" t="n">
         <v>85.5</v>
       </c>
       <c r="U16" t="n">
         <v>87.21</v>
       </c>
       <c r="V16" t="n">
         <v>89.32</v>
       </c>
       <c r="W16" t="s">
         <v>41</v>
       </c>
       <c r="X16" t="n">
-        <v>76.19</v>
+        <v>83.97</v>
       </c>
       <c r="Y16" t="n">
-        <v>86.51</v>
+        <v>85.57</v>
       </c>
       <c r="Z16" t="n">
-        <v>85.42</v>
+        <v>85.64</v>
       </c>
       <c r="AA16" t="n">
         <v>88.67</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>105</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" t="s">
         <v>107</v>
       </c>
       <c r="D17" t="s">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>108</v>
       </c>
       <c r="G17" t="s">
@@ -3782,79 +3782,79 @@
       </c>
       <c r="I19" t="s">
         <v>70</v>
       </c>
       <c r="J19" t="s">
         <v>64</v>
       </c>
       <c r="K19" t="s">
         <v>65</v>
       </c>
       <c r="L19" t="s">
         <v>119</v>
       </c>
       <c r="M19" t="n">
         <v>6550.0</v>
       </c>
       <c r="N19" t="n">
         <v>6550.0</v>
       </c>
       <c r="O19" t="s">
         <v>40</v>
       </c>
       <c r="P19" t="s">
         <v>41</v>
       </c>
-      <c r="Q19" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q19" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R19" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S19" t="n">
+        <v>0.0</v>
       </c>
       <c r="T19" t="n">
         <v>6550.0</v>
       </c>
       <c r="U19" t="n">
         <v>8321.0</v>
       </c>
       <c r="V19" t="n">
         <v>9610.0</v>
       </c>
       <c r="W19" t="s">
         <v>41</v>
       </c>
-      <c r="X19" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X19" t="n">
+        <v>6851.0</v>
+      </c>
+      <c r="Y19" t="n">
+        <v>5328.0</v>
+      </c>
+      <c r="Z19" t="n">
+        <v>5955.0</v>
       </c>
       <c r="AA19" t="n">
         <v>4602.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>120</v>
       </c>
       <c r="B20" t="s">
         <v>121</v>
       </c>
       <c r="C20" t="s">
         <v>122</v>
       </c>
       <c r="D20" t="s">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>113</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20" t="s">
@@ -3865,79 +3865,79 @@
       </c>
       <c r="I20" t="s">
         <v>70</v>
       </c>
       <c r="J20" t="s">
         <v>36</v>
       </c>
       <c r="K20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
         <v>123</v>
       </c>
       <c r="M20" t="n">
         <v>7057.0</v>
       </c>
       <c r="N20" t="n">
         <v>40.62</v>
       </c>
       <c r="O20" t="s">
         <v>40</v>
       </c>
       <c r="P20" t="s">
         <v>41</v>
       </c>
-      <c r="Q20" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q20" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R20" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S20" t="n">
+        <v>0.0</v>
       </c>
       <c r="T20" t="n">
         <v>40.62</v>
       </c>
       <c r="U20" t="n">
         <v>45.46</v>
       </c>
       <c r="V20" t="n">
         <v>51.83</v>
       </c>
       <c r="W20" t="s">
         <v>41</v>
       </c>
-      <c r="X20" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X20" t="n">
+        <v>38.43</v>
+      </c>
+      <c r="Y20" t="n">
+        <v>49.47</v>
+      </c>
+      <c r="Z20" t="n">
+        <v>38.67</v>
       </c>
       <c r="AA20" t="n">
         <v>3.42</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>124</v>
       </c>
       <c r="B21" t="s">
         <v>125</v>
       </c>
       <c r="C21" t="s">
         <v>126</v>
       </c>
       <c r="D21" t="s">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>113</v>
       </c>
       <c r="F21" t="s">
         <v>127</v>
       </c>
       <c r="G21" t="s">
@@ -4117,76 +4117,76 @@
       </c>
       <c r="J23" t="s">
         <v>36</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
         <v>139</v>
       </c>
       <c r="M23" t="n">
         <v>892.0</v>
       </c>
       <c r="N23" t="n">
         <v>0.78</v>
       </c>
       <c r="O23" t="s">
         <v>40</v>
       </c>
       <c r="P23" t="s">
         <v>41</v>
       </c>
       <c r="Q23" t="s">
         <v>41</v>
       </c>
-      <c r="R23" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="R23" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S23" t="n">
+        <v>0.0</v>
       </c>
       <c r="T23" t="n">
         <v>0.78</v>
       </c>
       <c r="U23" t="n">
         <v>0.92</v>
       </c>
       <c r="V23" t="n">
         <v>1.03</v>
       </c>
       <c r="W23" t="s">
         <v>41</v>
       </c>
       <c r="X23" t="s">
         <v>41</v>
       </c>
-      <c r="Y23" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="Y23" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Z23" t="n">
+        <v>0.24</v>
       </c>
       <c r="AA23" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24" t="s">
         <v>141</v>
       </c>
       <c r="C24" t="s">
         <v>142</v>
       </c>
       <c r="D24" t="s">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>133</v>
       </c>
       <c r="F24" t="s">
         <v>143</v>
       </c>
       <c r="G24" t="s">
@@ -4363,79 +4363,79 @@
       </c>
       <c r="I26" t="s">
         <v>70</v>
       </c>
       <c r="J26" t="s">
         <v>64</v>
       </c>
       <c r="K26" t="s">
         <v>65</v>
       </c>
       <c r="L26" t="s">
         <v>154</v>
       </c>
       <c r="M26" t="n">
         <v>972.0</v>
       </c>
       <c r="N26" t="s">
         <v>39</v>
       </c>
       <c r="O26" t="s">
         <v>40</v>
       </c>
       <c r="P26" t="s">
         <v>41</v>
       </c>
-      <c r="Q26" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q26" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R26" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S26" t="n">
+        <v>0.0</v>
       </c>
       <c r="T26" t="n">
         <v>972.0</v>
       </c>
       <c r="U26" t="n">
         <v>1403.0</v>
       </c>
       <c r="V26" t="n">
         <v>1834.0</v>
       </c>
       <c r="W26" t="s">
         <v>41</v>
       </c>
-      <c r="X26" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X26" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="Y26" t="n">
+        <v>818.0</v>
+      </c>
+      <c r="Z26" t="n">
+        <v>910.0</v>
       </c>
       <c r="AA26" t="n">
         <v>995.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>155</v>
       </c>
       <c r="B27" t="s">
         <v>156</v>
       </c>
       <c r="C27" t="s">
         <v>157</v>
       </c>
       <c r="D27" t="s">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>158</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27" t="s">
@@ -4446,79 +4446,79 @@
       </c>
       <c r="I27" t="s">
         <v>70</v>
       </c>
       <c r="J27" t="s">
         <v>36</v>
       </c>
       <c r="K27" t="s">
         <v>37</v>
       </c>
       <c r="L27" t="s">
         <v>159</v>
       </c>
       <c r="M27" t="n">
         <v>180150.0</v>
       </c>
       <c r="N27" t="n">
         <v>52.45</v>
       </c>
       <c r="O27" t="s">
         <v>40</v>
       </c>
       <c r="P27" t="s">
         <v>41</v>
       </c>
-      <c r="Q27" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q27" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R27" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S27" t="n">
+        <v>0.0</v>
       </c>
       <c r="T27" t="n">
         <v>52.45</v>
       </c>
       <c r="U27" t="n">
         <v>63.16</v>
       </c>
       <c r="V27" t="n">
         <v>73.17</v>
       </c>
       <c r="W27" t="s">
         <v>41</v>
       </c>
-      <c r="X27" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X27" t="n">
+        <v>40.41</v>
+      </c>
+      <c r="Y27" t="n">
+        <v>46.46</v>
+      </c>
+      <c r="Z27" t="n">
+        <v>47.93</v>
       </c>
       <c r="AA27" t="n">
         <v>97.76</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>160</v>
       </c>
       <c r="B28" t="s">
         <v>161</v>
       </c>
       <c r="C28" t="s">
         <v>162</v>
       </c>
       <c r="D28" t="s">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>158</v>
       </c>
       <c r="F28" t="s">
         <v>32</v>
       </c>
       <c r="G28" t="s">
@@ -4725,52 +4725,52 @@
       </c>
       <c r="S30" t="n">
         <v>43.25</v>
       </c>
       <c r="T30" t="n">
         <v>57.88</v>
       </c>
       <c r="U30" t="n">
         <v>57.93</v>
       </c>
       <c r="V30" t="n">
         <v>58.04</v>
       </c>
       <c r="W30" t="s">
         <v>41</v>
       </c>
       <c r="X30" t="n">
         <v>37.31308816</v>
       </c>
       <c r="Y30" t="n">
         <v>0.0</v>
       </c>
       <c r="Z30" t="n">
         <v>57.88</v>
       </c>
-      <c r="AA30" t="s">
-        <v>41</v>
+      <c r="AA30" t="n">
+        <v>5.1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>173</v>
       </c>
       <c r="B31" t="s">
         <v>174</v>
       </c>
       <c r="C31" t="s">
         <v>175</v>
       </c>
       <c r="D31" t="s">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>171</v>
       </c>
       <c r="F31" t="s">
         <v>32</v>
       </c>
       <c r="G31" t="s">
         <v>33</v>
       </c>
       <c r="H31" t="s">
@@ -4778,79 +4778,79 @@
       </c>
       <c r="I31" t="s">
         <v>70</v>
       </c>
       <c r="J31" t="s">
         <v>36</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
       <c r="L31" t="s">
         <v>176</v>
       </c>
       <c r="M31" t="n">
         <v>10241.0</v>
       </c>
       <c r="N31" t="n">
         <v>68.0</v>
       </c>
       <c r="O31" t="s">
         <v>40</v>
       </c>
       <c r="P31" t="s">
         <v>41</v>
       </c>
-      <c r="Q31" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q31" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R31" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S31" t="n">
+        <v>0.0</v>
       </c>
       <c r="T31" t="n">
         <v>68.0</v>
       </c>
       <c r="U31" t="n">
         <v>70.3</v>
       </c>
       <c r="V31" t="n">
         <v>72.0</v>
       </c>
       <c r="W31" t="s">
         <v>41</v>
       </c>
-      <c r="X31" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X31" t="n">
+        <v>73.17</v>
+      </c>
+      <c r="Y31" t="n">
+        <v>73.03</v>
+      </c>
+      <c r="Z31" t="n">
+        <v>66.0</v>
       </c>
       <c r="AA31" t="n">
         <v>67.04</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>177</v>
       </c>
       <c r="B32" t="s">
         <v>178</v>
       </c>
       <c r="C32" t="s">
         <v>179</v>
       </c>
       <c r="D32" t="s">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>171</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32" t="s">
@@ -5193,79 +5193,79 @@
       </c>
       <c r="I36" t="s">
         <v>70</v>
       </c>
       <c r="J36" t="s">
         <v>64</v>
       </c>
       <c r="K36" t="s">
         <v>65</v>
       </c>
       <c r="L36" t="s">
         <v>197</v>
       </c>
       <c r="M36" t="n">
         <v>46942.0</v>
       </c>
       <c r="N36" t="s">
         <v>39</v>
       </c>
       <c r="O36" t="s">
         <v>40</v>
       </c>
       <c r="P36" t="s">
         <v>41</v>
       </c>
-      <c r="Q36" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q36" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R36" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S36" t="n">
+        <v>0.0</v>
       </c>
       <c r="T36" t="n">
         <v>46942.0</v>
       </c>
       <c r="U36" t="n">
         <v>60834.0</v>
       </c>
       <c r="V36" t="n">
         <v>74727.0</v>
       </c>
       <c r="W36" t="s">
         <v>41</v>
       </c>
-      <c r="X36" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X36" t="n">
+        <v>32991.0</v>
+      </c>
+      <c r="Y36" t="n">
+        <v>39640.0</v>
+      </c>
+      <c r="Z36" t="n">
+        <v>91438.0</v>
       </c>
       <c r="AA36" t="n">
         <v>5862.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>198</v>
       </c>
       <c r="B37" t="s">
         <v>199</v>
       </c>
       <c r="C37" t="s">
         <v>200</v>
       </c>
       <c r="D37" t="s">
         <v>201</v>
       </c>
       <c r="E37" t="s">
         <v>202</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
       <c r="G37" t="s">
@@ -5359,79 +5359,79 @@
       </c>
       <c r="I38" t="s">
         <v>128</v>
       </c>
       <c r="J38" t="s">
         <v>64</v>
       </c>
       <c r="K38" t="s">
         <v>65</v>
       </c>
       <c r="L38" t="s">
         <v>208</v>
       </c>
       <c r="M38" t="n">
         <v>1600.0</v>
       </c>
       <c r="N38" t="s">
         <v>39</v>
       </c>
       <c r="O38" t="s">
         <v>40</v>
       </c>
       <c r="P38" t="s">
         <v>41</v>
       </c>
-      <c r="Q38" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q38" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R38" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S38" t="n">
+        <v>0.0</v>
       </c>
       <c r="T38" t="n">
         <v>1600.0</v>
       </c>
       <c r="U38" t="n">
         <v>1700.0</v>
       </c>
       <c r="V38" t="n">
         <v>1800.0</v>
       </c>
       <c r="W38" t="s">
         <v>41</v>
       </c>
-      <c r="X38" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X38" t="n">
+        <v>1600.0</v>
+      </c>
+      <c r="Y38" t="n">
+        <v>1494.0</v>
+      </c>
+      <c r="Z38" t="n">
+        <v>1598.0</v>
       </c>
       <c r="AA38" t="n">
         <v>1751.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>209</v>
       </c>
       <c r="B39" t="s">
         <v>210</v>
       </c>
       <c r="C39" t="s">
         <v>211</v>
       </c>
       <c r="D39" t="s">
         <v>201</v>
       </c>
       <c r="E39" t="s">
         <v>202</v>
       </c>
       <c r="F39" t="s">
         <v>212</v>
       </c>
       <c r="G39" t="s">
@@ -5525,79 +5525,79 @@
       </c>
       <c r="I40" t="s">
         <v>58</v>
       </c>
       <c r="J40" t="s">
         <v>64</v>
       </c>
       <c r="K40" t="s">
         <v>65</v>
       </c>
       <c r="L40" t="s">
         <v>217</v>
       </c>
       <c r="M40" t="n">
         <v>1396.0</v>
       </c>
       <c r="N40" t="s">
         <v>39</v>
       </c>
       <c r="O40" t="s">
         <v>40</v>
       </c>
       <c r="P40" t="s">
         <v>41</v>
       </c>
-      <c r="Q40" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q40" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R40" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S40" t="n">
+        <v>0.0</v>
       </c>
       <c r="T40" t="n">
         <v>1396.0</v>
       </c>
       <c r="U40" t="n">
         <v>1552.0</v>
       </c>
       <c r="V40" t="n">
         <v>1666.0</v>
       </c>
       <c r="W40" t="s">
         <v>41</v>
       </c>
-      <c r="X40" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X40" t="n">
+        <v>795.0</v>
+      </c>
+      <c r="Y40" t="n">
+        <v>1165.0</v>
+      </c>
+      <c r="Z40" t="n">
+        <v>1355.0</v>
       </c>
       <c r="AA40" t="n">
         <v>1603.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>218</v>
       </c>
       <c r="B41" t="s">
         <v>219</v>
       </c>
       <c r="C41" t="s">
         <v>220</v>
       </c>
       <c r="D41" t="s">
         <v>201</v>
       </c>
       <c r="E41" t="s">
         <v>202</v>
       </c>
       <c r="F41" t="s">
         <v>127</v>
       </c>
       <c r="G41" t="s">
@@ -5774,79 +5774,79 @@
       </c>
       <c r="I43" t="s">
         <v>58</v>
       </c>
       <c r="J43" t="s">
         <v>64</v>
       </c>
       <c r="K43" t="s">
         <v>65</v>
       </c>
       <c r="L43" t="s">
         <v>230</v>
       </c>
       <c r="M43" t="n">
         <v>2264.0</v>
       </c>
       <c r="N43" t="s">
         <v>39</v>
       </c>
       <c r="O43" t="s">
         <v>40</v>
       </c>
       <c r="P43" t="s">
         <v>41</v>
       </c>
-      <c r="Q43" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q43" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R43" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S43" t="n">
+        <v>0.0</v>
       </c>
       <c r="T43" t="n">
         <v>2264.0</v>
       </c>
       <c r="U43" t="n">
         <v>2697.0</v>
       </c>
       <c r="V43" t="n">
         <v>3213.0</v>
       </c>
       <c r="W43" t="s">
         <v>41</v>
       </c>
-      <c r="X43" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X43" t="n">
+        <v>1642.0</v>
+      </c>
+      <c r="Y43" t="n">
+        <v>1976.0</v>
+      </c>
+      <c r="Z43" t="n">
+        <v>2136.0</v>
       </c>
       <c r="AA43" t="n">
         <v>2227.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>231</v>
       </c>
       <c r="B44" t="s">
         <v>232</v>
       </c>
       <c r="C44" t="s">
         <v>233</v>
       </c>
       <c r="D44" t="s">
         <v>201</v>
       </c>
       <c r="E44" t="s">
         <v>202</v>
       </c>
       <c r="F44" t="s">
         <v>234</v>
       </c>
       <c r="G44" t="s">
@@ -5857,79 +5857,79 @@
       </c>
       <c r="I44" t="s">
         <v>70</v>
       </c>
       <c r="J44" t="s">
         <v>64</v>
       </c>
       <c r="K44" t="s">
         <v>65</v>
       </c>
       <c r="L44" t="s">
         <v>235</v>
       </c>
       <c r="M44" t="n">
         <v>154.0</v>
       </c>
       <c r="N44" t="s">
         <v>39</v>
       </c>
       <c r="O44" t="s">
         <v>40</v>
       </c>
       <c r="P44" t="s">
         <v>41</v>
       </c>
-      <c r="Q44" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q44" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R44" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S44" t="n">
+        <v>0.0</v>
       </c>
       <c r="T44" t="n">
         <v>154.0</v>
       </c>
       <c r="U44" t="n">
         <v>184.0</v>
       </c>
       <c r="V44" t="n">
         <v>221.0</v>
       </c>
       <c r="W44" t="s">
         <v>41</v>
       </c>
-      <c r="X44" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X44" t="n">
+        <v>134.0</v>
+      </c>
+      <c r="Y44" t="n">
+        <v>134.0</v>
+      </c>
+      <c r="Z44" t="n">
+        <v>137.0</v>
       </c>
       <c r="AA44" t="n">
         <v>153.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>236</v>
       </c>
       <c r="B45" t="s">
         <v>237</v>
       </c>
       <c r="C45" t="s">
         <v>238</v>
       </c>
       <c r="D45" t="s">
         <v>201</v>
       </c>
       <c r="E45" t="s">
         <v>202</v>
       </c>
       <c r="F45" t="s">
         <v>234</v>
       </c>
       <c r="G45" t="s">
@@ -5940,79 +5940,79 @@
       </c>
       <c r="I45" t="s">
         <v>70</v>
       </c>
       <c r="J45" t="s">
         <v>64</v>
       </c>
       <c r="K45" t="s">
         <v>65</v>
       </c>
       <c r="L45" t="s">
         <v>239</v>
       </c>
       <c r="M45" t="n">
         <v>182.0</v>
       </c>
       <c r="N45" t="s">
         <v>39</v>
       </c>
       <c r="O45" t="s">
         <v>40</v>
       </c>
       <c r="P45" t="s">
         <v>41</v>
       </c>
-      <c r="Q45" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q45" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R45" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S45" t="n">
+        <v>0.0</v>
       </c>
       <c r="T45" t="n">
         <v>182.0</v>
       </c>
       <c r="U45" t="n">
         <v>196.0</v>
       </c>
       <c r="V45" t="n">
         <v>212.0</v>
       </c>
       <c r="W45" t="s">
         <v>41</v>
       </c>
-      <c r="X45" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X45" t="n">
+        <v>181.0</v>
+      </c>
+      <c r="Y45" t="n">
+        <v>177.0</v>
+      </c>
+      <c r="Z45" t="n">
+        <v>194.0</v>
       </c>
       <c r="AA45" t="n">
         <v>177.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>240</v>
       </c>
       <c r="B46" t="s">
         <v>241</v>
       </c>
       <c r="C46" t="s">
         <v>242</v>
       </c>
       <c r="D46" t="s">
         <v>201</v>
       </c>
       <c r="E46" t="s">
         <v>243</v>
       </c>
       <c r="F46" t="s">
         <v>244</v>
       </c>
       <c r="G46" t="s">
@@ -6106,79 +6106,79 @@
       </c>
       <c r="I47" t="s">
         <v>128</v>
       </c>
       <c r="J47" t="s">
         <v>64</v>
       </c>
       <c r="K47" t="s">
         <v>65</v>
       </c>
       <c r="L47" t="s">
         <v>250</v>
       </c>
       <c r="M47" t="n">
         <v>19.0</v>
       </c>
       <c r="N47" t="s">
         <v>39</v>
       </c>
       <c r="O47" t="s">
         <v>40</v>
       </c>
       <c r="P47" t="s">
         <v>41</v>
       </c>
-      <c r="Q47" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q47" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R47" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S47" t="n">
+        <v>0.0</v>
       </c>
       <c r="T47" t="n">
         <v>19.0</v>
       </c>
       <c r="U47" t="n">
         <v>27.0</v>
       </c>
       <c r="V47" t="n">
         <v>36.0</v>
       </c>
       <c r="W47" t="s">
         <v>41</v>
       </c>
-      <c r="X47" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X47" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="Y47" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="Z47" t="n">
+        <v>19.0</v>
       </c>
       <c r="AA47" t="n">
         <v>13.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>251</v>
       </c>
       <c r="B48" t="s">
         <v>252</v>
       </c>
       <c r="C48" t="s">
         <v>253</v>
       </c>
       <c r="D48" t="s">
         <v>201</v>
       </c>
       <c r="E48" t="s">
         <v>243</v>
       </c>
       <c r="F48" t="s">
         <v>249</v>
       </c>
       <c r="G48" t="s">
@@ -6189,79 +6189,79 @@
       </c>
       <c r="I48" t="s">
         <v>128</v>
       </c>
       <c r="J48" t="s">
         <v>64</v>
       </c>
       <c r="K48" t="s">
         <v>65</v>
       </c>
       <c r="L48" t="s">
         <v>254</v>
       </c>
       <c r="M48" t="n">
         <v>33.0</v>
       </c>
       <c r="N48" t="s">
         <v>39</v>
       </c>
       <c r="O48" t="s">
         <v>40</v>
       </c>
       <c r="P48" t="s">
         <v>41</v>
       </c>
-      <c r="Q48" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q48" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R48" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S48" t="n">
+        <v>32.0</v>
       </c>
       <c r="T48" t="n">
         <v>33.0</v>
       </c>
       <c r="U48" t="n">
         <v>38.0</v>
       </c>
       <c r="V48" t="n">
         <v>50.0</v>
       </c>
       <c r="W48" t="s">
         <v>41</v>
       </c>
-      <c r="X48" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X48" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="Y48" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="Z48" t="n">
+        <v>30.0</v>
       </c>
       <c r="AA48" t="n">
         <v>43.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>255</v>
       </c>
       <c r="B49" t="s">
         <v>256</v>
       </c>
       <c r="C49" t="s">
         <v>257</v>
       </c>
       <c r="D49" t="s">
         <v>201</v>
       </c>
       <c r="E49" t="s">
         <v>243</v>
       </c>
       <c r="F49" t="s">
         <v>258</v>
       </c>
       <c r="G49" t="s">
@@ -6604,79 +6604,79 @@
       </c>
       <c r="I53" t="s">
         <v>58</v>
       </c>
       <c r="J53" t="s">
         <v>64</v>
       </c>
       <c r="K53" t="s">
         <v>65</v>
       </c>
       <c r="L53" t="s">
         <v>278</v>
       </c>
       <c r="M53" t="n">
         <v>26000.0</v>
       </c>
       <c r="N53" t="s">
         <v>39</v>
       </c>
       <c r="O53" t="s">
         <v>40</v>
       </c>
       <c r="P53" t="s">
         <v>41</v>
       </c>
-      <c r="Q53" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q53" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R53" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S53" t="n">
+        <v>0.0</v>
       </c>
       <c r="T53" t="n">
         <v>26000.0</v>
       </c>
       <c r="U53" t="n">
         <v>27500.0</v>
       </c>
       <c r="V53" t="n">
         <v>29000.0</v>
       </c>
       <c r="W53" t="s">
         <v>41</v>
       </c>
-      <c r="X53" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X53" t="n">
+        <v>6265.0</v>
+      </c>
+      <c r="Y53" t="n">
+        <v>15637.0</v>
+      </c>
+      <c r="Z53" t="n">
+        <v>25527.0</v>
       </c>
       <c r="AA53" t="n">
         <v>15361.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>279</v>
       </c>
       <c r="B54" t="s">
         <v>280</v>
       </c>
       <c r="C54" t="s">
         <v>281</v>
       </c>
       <c r="D54" t="s">
         <v>201</v>
       </c>
       <c r="E54" t="s">
         <v>268</v>
       </c>
       <c r="F54" t="s">
         <v>282</v>
       </c>
       <c r="G54" t="s">
@@ -6687,79 +6687,79 @@
       </c>
       <c r="I54" t="s">
         <v>58</v>
       </c>
       <c r="J54" t="s">
         <v>64</v>
       </c>
       <c r="K54" t="s">
         <v>65</v>
       </c>
       <c r="L54" t="s">
         <v>283</v>
       </c>
       <c r="M54" t="n">
         <v>36.0</v>
       </c>
       <c r="N54" t="s">
         <v>39</v>
       </c>
       <c r="O54" t="s">
         <v>40</v>
       </c>
       <c r="P54" t="s">
         <v>41</v>
       </c>
-      <c r="Q54" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q54" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R54" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S54" t="n">
+        <v>0.0</v>
       </c>
       <c r="T54" t="n">
         <v>36.0</v>
       </c>
       <c r="U54" t="n">
         <v>42.0</v>
       </c>
       <c r="V54" t="n">
         <v>48.0</v>
       </c>
       <c r="W54" t="s">
         <v>41</v>
       </c>
-      <c r="X54" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X54" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="Y54" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="Z54" t="n">
+        <v>33.0</v>
       </c>
       <c r="AA54" t="n">
         <v>40.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>284</v>
       </c>
       <c r="B55" t="s">
         <v>285</v>
       </c>
       <c r="C55" t="s">
         <v>286</v>
       </c>
       <c r="D55" t="s">
         <v>287</v>
       </c>
       <c r="E55" t="s">
         <v>288</v>
       </c>
       <c r="F55" t="s">
         <v>289</v>
       </c>
       <c r="G55" t="s">
@@ -7019,79 +7019,79 @@
       </c>
       <c r="I58" t="s">
         <v>128</v>
       </c>
       <c r="J58" t="s">
         <v>64</v>
       </c>
       <c r="K58" t="s">
         <v>65</v>
       </c>
       <c r="L58" t="s">
         <v>306</v>
       </c>
       <c r="M58" t="n">
         <v>688.0</v>
       </c>
       <c r="N58" t="s">
         <v>39</v>
       </c>
       <c r="O58" t="s">
         <v>40</v>
       </c>
       <c r="P58" t="s">
         <v>41</v>
       </c>
-      <c r="Q58" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q58" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R58" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S58" t="n">
+        <v>0.0</v>
       </c>
       <c r="T58" t="n">
         <v>688.0</v>
       </c>
       <c r="U58" t="n">
         <v>730.0</v>
       </c>
       <c r="V58" t="n">
         <v>775.0</v>
       </c>
       <c r="W58" t="s">
         <v>41</v>
       </c>
-      <c r="X58" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X58" t="n">
+        <v>724.0</v>
+      </c>
+      <c r="Y58" t="n">
+        <v>625.0</v>
+      </c>
+      <c r="Z58" t="n">
+        <v>675.0</v>
       </c>
       <c r="AA58" t="n">
         <v>1023.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>307</v>
       </c>
       <c r="B59" t="s">
         <v>308</v>
       </c>
       <c r="C59" t="s">
         <v>309</v>
       </c>
       <c r="D59" t="s">
         <v>287</v>
       </c>
       <c r="E59" t="s">
         <v>304</v>
       </c>
       <c r="F59" t="s">
         <v>127</v>
       </c>
       <c r="G59" t="s">
@@ -7434,79 +7434,79 @@
       </c>
       <c r="I63" t="s">
         <v>91</v>
       </c>
       <c r="J63" t="s">
         <v>64</v>
       </c>
       <c r="K63" t="s">
         <v>65</v>
       </c>
       <c r="L63" t="s">
         <v>328</v>
       </c>
       <c r="M63" t="n">
         <v>66.72</v>
       </c>
       <c r="N63" t="s">
         <v>39</v>
       </c>
       <c r="O63" t="s">
         <v>40</v>
       </c>
       <c r="P63" t="s">
         <v>41</v>
       </c>
-      <c r="Q63" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q63" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R63" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S63" t="n">
+        <v>0.0</v>
       </c>
       <c r="T63" t="n">
         <v>66.72</v>
       </c>
       <c r="U63" t="n">
         <v>71.05</v>
       </c>
       <c r="V63" t="n">
         <v>75.46</v>
       </c>
       <c r="W63" t="s">
         <v>41</v>
       </c>
-      <c r="X63" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X63" t="n">
+        <v>56.73</v>
+      </c>
+      <c r="Y63" t="n">
+        <v>61.62</v>
+      </c>
+      <c r="Z63" t="n">
+        <v>65.22</v>
       </c>
       <c r="AA63" t="n">
         <v>57.12</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>329</v>
       </c>
       <c r="B64" t="s">
         <v>330</v>
       </c>
       <c r="C64" t="s">
         <v>331</v>
       </c>
       <c r="D64" t="s">
         <v>287</v>
       </c>
       <c r="E64" t="s">
         <v>304</v>
       </c>
       <c r="F64" t="s">
         <v>332</v>
       </c>
       <c r="G64" t="s">
@@ -7932,79 +7932,79 @@
       </c>
       <c r="I69" t="s">
         <v>91</v>
       </c>
       <c r="J69" t="s">
         <v>64</v>
       </c>
       <c r="K69" t="s">
         <v>65</v>
       </c>
       <c r="L69" t="s">
         <v>359</v>
       </c>
       <c r="M69" t="n">
         <v>4847311.0</v>
       </c>
       <c r="N69" t="s">
         <v>39</v>
       </c>
       <c r="O69" t="s">
         <v>40</v>
       </c>
       <c r="P69" t="s">
         <v>41</v>
       </c>
-      <c r="Q69" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q69" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R69" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S69" t="n">
+        <v>0.0</v>
       </c>
       <c r="T69" t="n">
-        <v>4847311.0</v>
+        <v>4847310.61</v>
       </c>
       <c r="U69" t="n">
-        <v>4994189.0</v>
+        <v>4994188.96</v>
       </c>
       <c r="V69" t="n">
-        <v>5145518.0</v>
+        <v>5145517.88</v>
       </c>
       <c r="W69" t="s">
         <v>41</v>
       </c>
-      <c r="X69" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X69" t="n">
+        <v>3459938.27</v>
+      </c>
+      <c r="Y69" t="n">
+        <v>4884521.4</v>
+      </c>
+      <c r="Z69" t="n">
+        <v>4799317.43</v>
       </c>
       <c r="AA69" t="n">
         <v>1048159.6</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>360</v>
       </c>
       <c r="B70" t="s">
         <v>361</v>
       </c>
       <c r="C70" t="s">
         <v>362</v>
       </c>
       <c r="D70" t="s">
         <v>287</v>
       </c>
       <c r="E70" t="s">
         <v>337</v>
       </c>
       <c r="F70" t="s">
         <v>108</v>
       </c>
       <c r="G70" t="s">
@@ -8078,54 +8078,54 @@
       <c r="B71" t="s">
         <v>366</v>
       </c>
       <c r="C71" t="s">
         <v>367</v>
       </c>
       <c r="D71" t="s">
         <v>368</v>
       </c>
       <c r="E71" t="s">
         <v>369</v>
       </c>
       <c r="F71" t="s">
         <v>32</v>
       </c>
       <c r="G71" t="s">
         <v>33</v>
       </c>
       <c r="H71" t="s">
         <v>34</v>
       </c>
       <c r="I71" t="s">
         <v>91</v>
       </c>
       <c r="J71" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="K71" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="L71" t="s">
         <v>370</v>
       </c>
       <c r="M71" t="n">
         <v>43.0</v>
       </c>
       <c r="N71" t="s">
         <v>39</v>
       </c>
       <c r="O71" t="s">
         <v>40</v>
       </c>
       <c r="P71" t="s">
         <v>41</v>
       </c>
       <c r="Q71" t="s">
         <v>41</v>
       </c>
       <c r="R71" t="s">
         <v>41</v>
       </c>
       <c r="S71" t="s">
         <v>41</v>
       </c>
@@ -8430,58 +8430,58 @@
       </c>
       <c r="I75" t="s">
         <v>35</v>
       </c>
       <c r="J75" t="s">
         <v>36</v>
       </c>
       <c r="K75" t="s">
         <v>37</v>
       </c>
       <c r="L75" t="s">
         <v>390</v>
       </c>
       <c r="M75" t="n">
         <v>13086.0</v>
       </c>
       <c r="N75" t="n">
         <v>11.59</v>
       </c>
       <c r="O75" t="s">
         <v>40</v>
       </c>
       <c r="P75" t="s">
         <v>41</v>
       </c>
-      <c r="Q75" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q75" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R75" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S75" t="n">
+        <v>0.0</v>
       </c>
       <c r="T75" t="n">
         <v>11.59</v>
       </c>
       <c r="U75" t="n">
         <v>9.68</v>
       </c>
       <c r="V75" t="n">
         <v>7.79</v>
       </c>
       <c r="W75" t="s">
         <v>41</v>
       </c>
       <c r="X75" t="n">
         <v>12.13</v>
       </c>
       <c r="Y75" t="n">
         <v>12.3</v>
       </c>
       <c r="Z75" t="n">
         <v>11.85</v>
       </c>
       <c r="AA75" t="n">
         <v>15.07</v>
       </c>
@@ -8618,51 +8618,51 @@
       <c r="P77" t="s">
         <v>41</v>
       </c>
       <c r="Q77" t="n">
         <v>0.0</v>
       </c>
       <c r="R77" t="n">
         <v>0.0</v>
       </c>
       <c r="S77" t="n">
         <v>0.0</v>
       </c>
       <c r="T77" t="n">
         <v>18.52</v>
       </c>
       <c r="U77" t="n">
         <v>15.33</v>
       </c>
       <c r="V77" t="n">
         <v>12.02</v>
       </c>
       <c r="W77" t="s">
         <v>41</v>
       </c>
       <c r="X77" t="n">
-        <v>24.58</v>
+        <v>23.86</v>
       </c>
       <c r="Y77" t="n">
         <v>21.3</v>
       </c>
       <c r="Z77" t="n">
         <v>18.52</v>
       </c>
       <c r="AA77" t="n">
         <v>19.66</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>399</v>
       </c>
       <c r="B78" t="s">
         <v>400</v>
       </c>
       <c r="C78" t="s">
         <v>401</v>
       </c>
       <c r="D78" t="s">
         <v>368</v>
       </c>
       <c r="E78" t="s">
@@ -9017,73 +9017,73 @@
       </c>
       <c r="K82" t="s">
         <v>65</v>
       </c>
       <c r="L82" t="s">
         <v>419</v>
       </c>
       <c r="M82" t="n">
         <v>660.0</v>
       </c>
       <c r="N82" t="s">
         <v>39</v>
       </c>
       <c r="O82" t="s">
         <v>40</v>
       </c>
       <c r="P82" t="s">
         <v>41</v>
       </c>
       <c r="Q82" t="s">
         <v>41</v>
       </c>
       <c r="R82" t="s">
         <v>41</v>
       </c>
-      <c r="S82" t="s">
-        <v>41</v>
+      <c r="S82" t="n">
+        <v>0.0</v>
       </c>
       <c r="T82" t="n">
         <v>660.0</v>
       </c>
       <c r="U82" t="n">
         <v>878.0</v>
       </c>
       <c r="V82" t="n">
         <v>1169.0</v>
       </c>
       <c r="W82" t="s">
         <v>41</v>
       </c>
       <c r="X82" t="s">
         <v>41</v>
       </c>
       <c r="Y82" t="s">
         <v>41</v>
       </c>
-      <c r="Z82" t="s">
-        <v>41</v>
+      <c r="Z82" t="n">
+        <v>281.0</v>
       </c>
       <c r="AA82" t="n">
         <v>540.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>420</v>
       </c>
       <c r="B83" t="s">
         <v>421</v>
       </c>
       <c r="C83" t="s">
         <v>422</v>
       </c>
       <c r="D83" t="s">
         <v>368</v>
       </c>
       <c r="E83" t="s">
         <v>423</v>
       </c>
       <c r="F83" t="s">
         <v>289</v>
       </c>
       <c r="G83" t="s">
@@ -9758,79 +9758,79 @@
       </c>
       <c r="I91" t="s">
         <v>459</v>
       </c>
       <c r="J91" t="s">
         <v>36</v>
       </c>
       <c r="K91" t="s">
         <v>37</v>
       </c>
       <c r="L91" t="s">
         <v>464</v>
       </c>
       <c r="M91" t="n">
         <v>15.0</v>
       </c>
       <c r="N91" t="n">
         <v>100.0</v>
       </c>
       <c r="O91" t="s">
         <v>40</v>
       </c>
       <c r="P91" t="s">
         <v>41</v>
       </c>
-      <c r="Q91" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q91" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R91" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S91" t="n">
+        <v>0.0</v>
       </c>
       <c r="T91" t="n">
         <v>100.0</v>
       </c>
       <c r="U91" t="n">
         <v>100.0</v>
       </c>
       <c r="V91" t="n">
         <v>100.0</v>
       </c>
       <c r="W91" t="s">
         <v>41</v>
       </c>
-      <c r="X91" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X91" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Y91" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Z91" t="n">
+        <v>100.0</v>
       </c>
       <c r="AA91" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>465</v>
       </c>
       <c r="B92" t="s">
         <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>467</v>
       </c>
       <c r="D92" t="s">
         <v>457</v>
       </c>
       <c r="E92" t="s">
         <v>468</v>
       </c>
       <c r="F92" t="s">
         <v>32</v>
       </c>
       <c r="G92" t="s">
@@ -9841,165 +9841,165 @@
       </c>
       <c r="I92" t="s">
         <v>144</v>
       </c>
       <c r="J92" t="s">
         <v>36</v>
       </c>
       <c r="K92" t="s">
         <v>37</v>
       </c>
       <c r="L92" t="s">
         <v>469</v>
       </c>
       <c r="M92" t="n">
         <v>68.0</v>
       </c>
       <c r="N92" t="n">
         <v>19089.0</v>
       </c>
       <c r="O92" t="s">
         <v>40</v>
       </c>
       <c r="P92" t="s">
         <v>41</v>
       </c>
-      <c r="Q92" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q92" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R92" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S92" t="n">
+        <v>0.0</v>
       </c>
       <c r="T92" t="n">
         <v>68.0</v>
       </c>
       <c r="U92" t="n">
         <v>82.0</v>
       </c>
       <c r="V92" t="n">
         <v>89.0</v>
       </c>
       <c r="W92" t="s">
         <v>41</v>
       </c>
-      <c r="X92" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X92" t="n">
+        <v>45.98</v>
+      </c>
+      <c r="Y92" t="n">
+        <v>44.27</v>
+      </c>
+      <c r="Z92" t="n">
+        <v>62.38</v>
       </c>
       <c r="AA92" t="n">
         <v>37.68</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>470</v>
       </c>
       <c r="B93" t="s">
         <v>471</v>
       </c>
       <c r="C93" t="s">
         <v>472</v>
       </c>
       <c r="D93" t="s">
         <v>457</v>
       </c>
       <c r="E93" t="s">
         <v>473</v>
       </c>
       <c r="F93" t="s">
         <v>32</v>
       </c>
       <c r="G93" t="s">
         <v>33</v>
       </c>
       <c r="H93" t="s">
         <v>34</v>
       </c>
       <c r="I93" t="s">
         <v>91</v>
       </c>
       <c r="J93" t="s">
         <v>36</v>
       </c>
       <c r="K93" t="s">
         <v>37</v>
       </c>
       <c r="L93" t="s">
         <v>474</v>
       </c>
       <c r="M93" t="n">
         <v>52.0</v>
       </c>
       <c r="N93" t="n">
-        <v>54.17</v>
+        <v>96.41</v>
       </c>
       <c r="O93" t="s">
         <v>40</v>
       </c>
       <c r="P93" t="s">
         <v>41</v>
       </c>
       <c r="Q93" t="s">
         <v>41</v>
       </c>
-      <c r="R93" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="R93" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S93" t="n">
+        <v>0.0</v>
       </c>
       <c r="T93" t="n">
         <v>54.17</v>
       </c>
       <c r="U93" t="n">
         <v>66.67</v>
       </c>
       <c r="V93" t="n">
         <v>81.25</v>
       </c>
       <c r="W93" t="s">
         <v>41</v>
       </c>
       <c r="X93" t="s">
         <v>41</v>
       </c>
-      <c r="Y93" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="Y93" t="n">
+        <v>37.14</v>
+      </c>
+      <c r="Z93" t="n">
+        <v>51.43</v>
       </c>
       <c r="AA93" t="n">
-        <v>51.11</v>
+        <v>52.22</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>475</v>
       </c>
       <c r="B94" t="s">
         <v>476</v>
       </c>
       <c r="C94" t="s">
         <v>477</v>
       </c>
       <c r="D94" t="s">
         <v>457</v>
       </c>
       <c r="E94" t="s">
         <v>473</v>
       </c>
       <c r="F94" t="s">
         <v>478</v>
       </c>
       <c r="G94" t="s">
         <v>389</v>
       </c>
       <c r="H94" t="s">
@@ -10007,79 +10007,79 @@
       </c>
       <c r="I94" t="s">
         <v>479</v>
       </c>
       <c r="J94" t="s">
         <v>64</v>
       </c>
       <c r="K94" t="s">
         <v>65</v>
       </c>
       <c r="L94" t="s">
         <v>480</v>
       </c>
       <c r="M94" t="n">
         <v>285.0</v>
       </c>
       <c r="N94" t="s">
         <v>39</v>
       </c>
       <c r="O94" t="s">
         <v>40</v>
       </c>
       <c r="P94" t="s">
         <v>41</v>
       </c>
-      <c r="Q94" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q94" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R94" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S94" t="n">
+        <v>0.0</v>
       </c>
       <c r="T94" t="n">
         <v>285.0</v>
       </c>
       <c r="U94" t="n">
         <v>208.0</v>
       </c>
       <c r="V94" t="n">
         <v>151.0</v>
       </c>
       <c r="W94" t="s">
         <v>41</v>
       </c>
-      <c r="X94" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X94" t="n">
+        <v>88.0</v>
+      </c>
+      <c r="Y94" t="n">
+        <v>109.0</v>
+      </c>
+      <c r="Z94" t="n">
+        <v>317.0</v>
       </c>
       <c r="AA94" t="n">
         <v>28.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>481</v>
       </c>
       <c r="B95" t="s">
         <v>482</v>
       </c>
       <c r="C95" t="s">
         <v>483</v>
       </c>
       <c r="D95" t="s">
         <v>457</v>
       </c>
       <c r="E95" t="s">
         <v>473</v>
       </c>
       <c r="F95" t="s">
         <v>484</v>
       </c>
       <c r="G95" t="s">
@@ -10173,79 +10173,79 @@
       </c>
       <c r="I96" t="s">
         <v>490</v>
       </c>
       <c r="J96" t="s">
         <v>36</v>
       </c>
       <c r="K96" t="s">
         <v>37</v>
       </c>
       <c r="L96" t="s">
         <v>491</v>
       </c>
       <c r="M96" t="n">
         <v>3.891149323E9</v>
       </c>
       <c r="N96" t="n">
         <v>25.48</v>
       </c>
       <c r="O96" t="s">
         <v>40</v>
       </c>
       <c r="P96" t="s">
         <v>41</v>
       </c>
-      <c r="Q96" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q96" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="R96" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="S96" t="n">
+        <v>0.0</v>
       </c>
       <c r="T96" t="n">
         <v>25.48</v>
       </c>
       <c r="U96" t="n">
         <v>25.52</v>
       </c>
       <c r="V96" t="n">
         <v>25.87</v>
       </c>
       <c r="W96" t="s">
         <v>41</v>
       </c>
-      <c r="X96" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="X96" t="n">
+        <v>45.02</v>
+      </c>
+      <c r="Y96" t="n">
+        <v>26.37</v>
+      </c>
+      <c r="Z96" t="n">
+        <v>25.33</v>
       </c>
       <c r="AA96" t="n">
         <v>0.76</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>492</v>
       </c>
       <c r="B97" t="s">
         <v>493</v>
       </c>
       <c r="C97" t="s">
         <v>494</v>
       </c>
       <c r="D97" t="s">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>31</v>
       </c>
       <c r="F97" t="s">
         <v>495</v>
       </c>
       <c r="G97" t="s">